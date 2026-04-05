--- v0 (2026-03-04)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent Ducrocq </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Vincent Ducrocq</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (225)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Improving residual feed intake modelling in the context of nutritional- and genetic studies for dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Stephansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I.V. Manzanilla-Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giagnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101268. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fixed and random regression models for the analysis of milk production traits in South African Holstein dairy cattle under two production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japie van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.105125. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2022.105125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing flexible models for genetic evaluations in smallholder crossbred dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Costilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Kalaldeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (12), pp.9125-9135. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of single-step genomic BLUP random regression test-day models and SNP effects analysis on milk yield in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (7), pp.4813-4824. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting true and functional productive lifespan in Italian Holstein-Friesian cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Cassandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.1268 - 1276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051x.2022.2105264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to account for genotype-by-environment interactions for production traits and age at first calving in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene van der Westhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00735-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining datasets in a dynamic residual feed intake model and comparison with linear model results in lactating Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.100412. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review: Disentangling residual feed intake—Insights and approaches to make it more fit for purpose in the modern context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.6329-6342. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dairy cattle mating plans at herd level using genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100016. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of production, reproduction, morphology, and health traits on true and functional longevity in French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12664-12678. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate residual feed intake in dairy cattle using time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G.M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100101. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underlying drivers of genotype by environment interactions in feed efficiency traits for dairy cattle with a mechanistic model involving energy acquisition and allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5805-5816. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of milk yield in a smallholder crossbred dairy production system in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Kalaldeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuvraj Gaundare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aliloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00667-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production and semen quality of indigenous buffalo breeds under hot semiarid climatic conditions in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Bhave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilak Pon Jawahar Koilpillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramanan Ragothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Sontakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautami Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.2529 - 2539. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for dairy traits and somatic cell score in the first 3 parities using a random regression test-day model in French Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4517-4531. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds using a random regression test-day model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (11), pp.10073-10087. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds using a random regression test-day model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le croisement entre races bovines laitières : intérêts et limites pour des ateliers en race pure Prim’Holstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of claw lesions in Holstein cows: opportunities for genomic selection, quantitative trait locus detection, and gene identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (7), pp.6306-6318. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationships between type traits and productive life using a piecewise Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Araujo Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Napolis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (6), pp.470-478. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992X-2017-0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of conformation traits on functional longevity in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuthbert B. Banga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinyiko Edward Halimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.481-488. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN16387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of moisture patterns in the backbuilding formation of HyMeX IOP13 heavy precipitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Duffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keun-Ok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01634372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics for ruminants in developing countries: from principles to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of W-band radar reflectivity for model validation and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (711), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01648318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of dairy cows to ensure pregnancy according to breed and genetic merit for production traits under contrasted pasture-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (4), pp.2812-2827. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and single-step evaluations of carcass traits of young bulls in dual-purpose cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance and body reserves in rabbit females selected for longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2017.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined use of linkage disequilibrium-based haploblocks and allele frequency-based haplotype selection methods enhances genomic evaluation accuracy in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (4), pp.2905-2908. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution air-sea coupling impact on two heavy precipitation events in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (707), pp.2448-2462. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-02109267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.8197 - 8204. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of dairy cows to be inseminated according to breed and genetic merit for production traits under contrasting pasture-based feeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.826-835. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass traits of young bulls in dual-purpose cattle: genetic parameters and genetic correlations with veal calf, type and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.929-937. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for functional longevity in the South African Holstein cattle using a piecewise Weibull proportional hazards models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Imbayarwo Chikosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Banga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Halimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of regional dairy cattle breeds in single-breed and multibreed contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward improved postpartum cyclicity of primiparous dairy cows: Effects of genetic merit for production traits under contrasting feeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (2), pp.1266-1276. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative haplotype construction methods for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (6), pp.4537-4546. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in domestic animals: Principles, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (7-8), pp.274-277. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seamless weather-climate multi-model intercomparison on the representation of a high impact weather event in the western Mediterranean: HyMeX IOP12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khodayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.433-452. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving accuracy of predicting breeding values in Brazilian Holstein population by adding data from Nordic and French Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (6), pp.4574-4579. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of productive life in Brazilian holstein using a piecewise Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Araujo Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Napolis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic changes of survival traits over the past 25 yr in Dutch dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. L. Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Veerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9810-9819. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait genetic evaluation of clinical mastitis in French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.558-565. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the lightning and atmospheric electricity observations collected in southern France during the HYdrological cycle in Mediterranean EXperiment (HyMeX), Special Observation Period 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.649 - 669. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.4904-4913. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between functional longevity and direct health traits in Austrian Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fuerst-Waltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (10), pp.7380-7383. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency Radar Observations Collected in Southern France during HyMeX-SOP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Gourley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.267-282. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-13-00076.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable dairy cattle selection in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (2), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation into genotype x environment interaction in South African Holstein cattle for reproduction and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frikkie W. C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.S75-S79. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/sajas.v44i5.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of multi-breed genomic selection for dairy cattle breeds with different sizes of reference population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (6), pp.3918-3929. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error rate for imputation from the Illumina BovineSNP50 chip to the Illumina BovineHD chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Schrooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus F. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS : Génétique et conduite de troupeau, deux leviers de flexibilité en élevage bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7we6-fh63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The length of productive life can be modified through selection: An experimental demonstration in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (6), pp.2395-2401. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-7216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications organisationnelles de la sélection génomique chez les bovins et ovins laitiers en France : analyses et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piecewise Weibull baseline survival models for estimation of true and functional longevity in Brown cattle raised in small herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janez Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.1583-1591. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113001055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour des vaches et une production laitière plus durables : acquis de la génétique et opportunités offertes par la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between sire-maternal grandsire and animal models for genetic evaluation of longevity in dairy cattle populations with small herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (December), pp.8002-8013. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Bayesian least absolute shrinkage and selection operator (LASSO) and BayesCπ methods for genomic selection in French Holstein and Montbéliarde breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.575-591. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llasat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.3043-3047. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density marker imputation accuracy in sixteen French cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a national genomic preselection on the international genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein H. Jorjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (5), pp.3272-3284. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survival Kit: Software to analyze survival data including possibly correlated random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (3), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (4), pp.2120-2131. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of mastitis in dairy cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of French dairy farm environments from herd-test-day profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (7), pp.4085-4098. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategies for national integration of phenotypic, genomic, and pedigree data in a single-step best linear unbiased prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.4629-4645. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological evaluation of a convection-permitting ensemble prediction system for Mediterranean heavy precipitating events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2631- 2645. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2631-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of cow records in genomic evaluations and impact on bias due to preferential treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (december), Non paginé. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tohry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33935. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de contrôle de la dermatite digitée : de la sélection génomique à l'automatisation de la désinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël R. Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Mompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (324), pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and estimation of genotype by environment interactions for production traits in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (november), Non paginé. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (7), pp.4136 - 4140. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of biases in genetic evaluations due to genomic preselection in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (2), pp.1011-1020. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2010-3804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component approach in variance component estimation for international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy W. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la sélection génomique chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common reference population from four European Holstein populations increases reliability of genomic predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus P. W. de Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred G. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (december), Non paginé. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of imputing markers from a low-density chip on the reliability of genomic breeding values in Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. R. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (7), pp.3679-3686. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for genomic pre-selection in national BLUP evaluations in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and factor analytic models in international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of longevity of Large White and Landrace sows using continuous time and grouped data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pálos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online, Non paginé. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining survival analysis and a linear animal model to estimate genetic parameters for direct and associative effects on survival time in three layer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther D. Ellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart J. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel F. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female fertility in French dairy breeds: current situation and strategies for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.S15-S21. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1262/jrd.1056S15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binational evaluation of type traits from France and Germany with a single trait MACE animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Tarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GPS zenith delay assimilation on convective-scale prediction of Mediterranean heavy rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.D03104. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00447997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout resistance to bacterial cold-water disease is moderately heritable and is not adversely correlated with growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Palti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Leeds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Rexroad Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (2), pp.860-867. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas: the case of the 2002 Gard event in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Creutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.101-110(10). </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2009.01023.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of prognostic indices using the frailty model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10985-008-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongenetic effects and genetic parameters for length of productive life of Holstein cows in Hokkaido, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.2144-2150. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2008-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in multi-trait MACE model for international bull comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zengting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified milk-recording protocols adapted to low-input environments with very small herd size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (01), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified milk recording protocols adapted to low input environments with very small herd size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method to validate breeding value prediction software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wensch-Dorendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Swalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.3179-3183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in Multi-Trait MACE Model for International Bull Comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on lactation curves included in a test-day model genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic simulation study on using different models for prediction of breeding values while changing the breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different estimation procedures for proportional hazard models with random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abrahantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Burzykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.3913-3930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Simulation Study on Validation of an Approximate Multitrait Model Using Preadjusted Data for Prediction of Breeding Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Sorensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Station de Génétique Quantitative Et Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.3002-3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate multitrait model for genetic evaluation in dairy cattle with a robust estimation of genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.353-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate multitrait model for genetic evaluation in dairy cattle with a robust estimation of genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Kargo Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.353-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate REML algorithm for parameter estimation in multi-trait MACE model for international genetic evaluation. A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.4846-4855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlations among countries in international dairy sire evaluations with structurals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.1792-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate approach to compute genetic correlations between longevity and linear traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental correlations between longevity and litter size in rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of longevity and exterior traits on Large White sows in Switzerland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.2914-2924. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a survival model with piecewise Weibull baselines for the analysis of length of productive life of Holstein cows in Hokkaido, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.4058-4065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis in two lines of rabbits selected for reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1658-1665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in milk production, calving rate and survival of cows in 14 Irish dairy herds as a result of the introgression of Holstein-Friesian genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of interval from first to last insemination with survival analysis and linear models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.4903-4906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cases of June 2000, November 2002 and September 2002 as examples of Mediterranean floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.271-284. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-6-271-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of herdlife in Canadian dairy cattle on a lactation basis using a Weibull proportional hazard model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sewalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kistemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. van Doormaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.368-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval mapping methods for detecting QTL affecting survival and time-to-event phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672305007366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test day records of dairy traits in the first three lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (3), pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of dairy traits in the first three lactations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of factors affecting culling early in the productive life of Holstein-Friesian cattle in Kenya.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ojango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Pollott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to jointly estimate center and treatment by center interaction heterogeneity in a proportional hazards model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.3789-3804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and approximate factorial approaches for the estimation of genetic correlations among countries in international dairy sire evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.3306-3315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8 and 9 September 2002 flash flood event in France: a model intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-5-741-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to genetic evaluation for fertility in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.2253-2259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the French genetic evaluation of dairy bulls on length of productive life of their daughters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing length of productive life and replacement rates in the Bruna dels Pireneus beef breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedrafita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of longevity in dairy cattle on a lactation basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anki Roxström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erling Strandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of French Holstein cows with an AI-REML alorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl. 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of longevity in dairy cattle on a lactation basis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roxstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lactation curves and estimation of genetic parameters to first lactation test-day records of French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (7), pp.2480-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of Creole kids during infection with gastrointestinal strongyles: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.2401-2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability, reliability of genetic evaluations and response to selection in proportional hazard models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 85, pp.1563-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of type appraisal in Saanen and Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of survival in dairy cows with supplementary data on type scores and housing systems from a region of northwest Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Swalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84, pp.1531-1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génétique des taureaux de races laitières sur les conditions de naissance de leurs veaux et les conditions de vêlage de leurs filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et Insémination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl. 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of a linear and proportional hazards approach to analyse discrete longevity data in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lübbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brotherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between mastitis and functional longevity in Danish Black and White dairy cattle estimated using survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Neerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Vollema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, pp.1064-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of laying hens viability using survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and a critical discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (4), pp.293-311. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de supervivencia, una herramienta estadistica para datos de longevidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of laying hens viability using survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badi Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and a critical discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.293-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic susceptibility and transmission factors in scrapie: detailed analysis of an epidemic in a closed flock of Romanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144, pp.431-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of quantitative PCR, plant and earthworm bioassays, plating and chemical analysis to monitor 4-chlorobiphenyl biodegradation in soil microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00159-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age, stage of lactation, milk yield and health events on length of productive life in Swedish dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on the culling of Holstein dairy cows in New York State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Eicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hertl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.966-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meso-NH Atmospheric Simulation System. Part I: adiabatic formulation and control simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.90-109. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-997-0090-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of variance for type traits in the Montbeliarde cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (6), pp.545-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on culling in New York State Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (suppl-1), pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des densités marginales a posteriori des paramètres génétiques d'un modèle animal multicaractère en utilisant une approximation laplacienne ou l'échantillonnage de Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of diseases on culling in New York state Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of a disease on culling : an illustration of the use of time-dependent covariates for survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Grohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hertl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80, pp.1755-1766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing marginal posterior densities of genetic parameters of a multiple trait animal model using Laplace approximation or Gibbs sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des variances de caractère d'animaux de race Montbéliarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (6), pp.545-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of matrices used in restricted maximum likelihood estimation of variance components using sparse matrix techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of mixed survival models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (6), pp.505-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of matrices used in restricted maximum likelihood estimation of variance components using sparse matrix techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of mixed survival models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (6), pp.505-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. I. Estimation et test d'homogénéité des corrélations génétiques et intra-classe entre milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landes-fronts 84: bilan d'une expérience d'étude des systèmes frontaux convectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characteristics and evolution of semen production of young Normande bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de fonction sexuelle chez le taureau : un mal(e) nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et Insémination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 265, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. II. Inférence relative à des corrélations intra-classe constantes entre milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of traits measured in several environments. II. Inference on between-environment homogeneity of intra-class correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of traits measured in several environments. I. Estimation and testing of homogeneous genetic and intra-class correlations between environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of udder disorders on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenya Veterinarian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of length of productive life for dairy cows of the normande breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 77, pp.855-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box-cox transformation of egg-production traits of laying hens to improve genetic parameter estimation and breeding evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of multiple trait animal models with missing data on some traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between semen characteristics of young and adult bulls in the Normande breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Nemeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35, pp.265-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19930506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for type traits in the french Holstein breed based on a multiple-trait animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des estimations de la variabilité génétique et des liaisons entre caractères dans les différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (6), pp.539-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetics parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (6), pp.539-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle génétique au modèle statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving animal model equations through an approximate incomplete Cholesky decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving animal model equations through an approximate incomplete cholesky decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des reproducteurs. L'analyse de la longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1992, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de la génétique quantitative. Du modèle génétique au modèle statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1992, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects genetiques et methodologiques de la selection des bovins laitiers pour les qualites et la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dystocia in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 74, pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d'évaluation génétique des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo absorption strategy for solving animal model equations for large data files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Briend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 73, pp.1945-1955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d'évaluation génétique des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows. 2. Variance component estimation and sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 71, pp.3071-3079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de troncature optimaux lors d’une sélection à niveaux Indépendants sur une distribution multinormale, avec une application à la sélection chez les bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genetique americaine : importons ses qualites...en gardant un esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe de l'élevage bovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 07-08, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic response to truncation selection across generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.2543-2553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the additive genetic variance in finite populations undergoing mass selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, suppl. 1, pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independant culling level selection on a multivariate normal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows. 1. Justification of a weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.3061-3070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority of top proven sires versus young sires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Everett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, suppl. 1, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, suppl. 1, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in quantitative genetics of Dutt's and Deak's methods for numerical computation of multivariate normal probability integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (4), pp.447-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt en génétique quantitative des méthodes de Dutt et de Deak pour le calcul numérique des intégrales de la loi multinormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (4), pp.447-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d’une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-step evaluation of functional longevity of cows including data from correlated traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">272. Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Croue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1148-1151, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations among longevity, fertility, udder health and type traits including or not genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1246-1249, </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for heterogeneity of data in implementing genomic selection models applicable to crossbred cattle in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel genetic parameters to improve gRFI in dairy cattle using big data from multiple lactations and countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Stephansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gredler-Grandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I.V. Manzanilla Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sahana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.340-343, </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génomique pour les animaux issus d'un croisement trois voies : Montbéliarde X Holstein X Rouge Danoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of genotype-environment interactions on short and long-term feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of longevity predictors in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour de nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, La Chapelle-sur-Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Evaluation as a Technology of Governance of Animal Genetic Resources. Interbull and its regulative role in the globalization of cattle breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'accouplements sur la base d'informations génomiques : mieux conseiller les éleveurs en utilisant mieux toute l'information disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontre Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle d’évaluation génomique contrôles élémentaires pour les caractères de production laitière et corrélations entre les index générés et ceux de robustesse chez les chèvres laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genomic test-day model and correlations with robustness traits in French goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Animal Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate RFI in dairy cattle using time-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait Across Country Genomic Evaluations for EuroGenomics Countries ─ Daughter information approximation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanni Kärkkäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Borchersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pedersen Aamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa A Mäntysaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull - Cincinnati, Ohio, USA, June 23 - 26, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cincinnati, Ohio, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vandenplas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP-BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vandenplas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mating plans at herd level using genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation on the French scale of Holstein bulls from a large Indian NGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is selecting dairy cows for fat and protein contents an opportunity to maintain yearly compact-calving systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Leurent-Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mating strategies on genetic and economic outcomes in a Montbéliarde dairy herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la sélection génomique sur le fonctionnement des filières et des acteurs de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS AGENAE et Elevages Demain - Comment associer sciences biotechniques et sciences sociales et humaines pour les élevages de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of haploblocks in genomic evaluation of Holsteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for stillbirth in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Cruz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennal session of ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is genomics changing cattle breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAM Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une évaluation génomique en races Abondance, Tarentaise et Vosgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of carcass traits of young bulls: comparison of two and single-step approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des données d'abattage de bovins laitiers à des fins d'évaluation génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Institut de l'élevage, Dec 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step approaches : from conceptual simplicity to implementation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype construction methods to enhance genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Marker-Assisted BLUP models for a new French genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two approaches to account for GxE interactions in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W.C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for carcass weight, age at slaughter and conformation of young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resumption of luteal activity in first lactation cows is mainly affected by genetic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Leurent-Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’évaluations génomiques dans les races bovines laitières à effectifs limités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’évaluation génomique française officielle en race Brune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman lidar measurements in the frame of the HyMeX SOP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Stelitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cacciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.W2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01140548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the French official genomic evaluation in Brown Swiss dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des effets de la consanguinité et du croisement pour les caractères de production chez les vaches de race Prim’Holstein, Montbéliarde et Normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation using QTL information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New french genetic evaluations of fertility and productive life of beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Del-Pilar Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of GxE in first lactation South African Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W.C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in Kazakhstan: example of a country without existing selection program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International issues in dairy cattle genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of longevity breeding values using sire-maternal grand-sire or animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic selection approaches for small breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for test day milk yields in crossbred Holstein x[i] Bos Indicus[/i] cattle in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cows are worth to be genotyped !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cows are worth to be genotyped !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions when environments are defined from Herd-Test-Day profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of mastitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruna 2012 – World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, St. Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are genomic evaluations free of bias due to preferential treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bratislava, Slovakia. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from progeny test schemes: Consequences on conventional (inter)national evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Guelph, Ontario, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of genomics for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy cattle and beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Interbull meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining survival analysis and a linear animal model to estimate genetic parameters for social effects on survival in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Ellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phenotypes from multi-trait national evaluations in genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of imputing markers from a low density chip on the reliability of genomic breeding values in Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. Mn. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'une collaboration internationale en sélection génomique : l'exemple du consortium EuroGenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. X. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation sur descendance des premiers taureaux génotypés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection at national level: impact of preselection and biased national BLUP evaluations on international genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Jorjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated random effects in survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between length of productive life and type traits un a Holstein population in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gotoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does: indirect response for energy balance and fat stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to LIvestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is dairy cattle breeding going? A vision of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Kit v6 – a software package for survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable dairy cattle breeding: illusion or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to account for selection bias in national evaluations due to genomic selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for estimation of variance components for international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic prediction by EuroGenomics collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P.W. de Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and factor analytic models in international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of dairy herd test-day effects stemming from genetic evaluations for herd management purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of using reduced rank random regression test-day model on genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the elastic-net algorithm for genomic selection in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different variance component estimation approaches for MACE - Direct and bottom-up PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longétivité de la lapine en reproduction. Réponse indirecte sur le bilan énergétique et les réserves adipeuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres génétiques de nouveaux caractères fonctionnels pour les bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat-Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Kit 6.0: software designed to deal with complex models including random effects in survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th seminar of the Austri-Swiss Region (ROeS) of the International Biometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Elastic-Net algorithm for genomic selection in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Quantitative Trait Locus and Marker Assisted Selection Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Wageningen, Netherlands. pp.Book of Abstracts: 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of longevity in Landrace and Large White populations using Weibull and grouped data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EEAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.Abstract :133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genomic and classical information in national BLUP evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a bias in genetic evaluation due to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.167-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker assisted EBV using a dense SNP markers map: application to the Normande and Montbéliarde breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation vs covariance matrices for rank reduction in test-day models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génétique sur les caractères laitiers à partir des performances élémentaires en remplacement des données lactation en race bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat-Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report on the use of genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas. The case of the 2002 Gard event in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk 2008. European Conference on Flood Risk Management Research into Pratice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sire effects on longevity of Holstein cows in Hokkaido, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Asian - Australasian Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hanoi, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull Scientific Advisory Committee annual report (2007-2008) to the Interbull Steering Committee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull meeting, Niagara Falls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusticité, robustesse, plasticité, le point de vue des généticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de marqueurs SNP pour l'évaluation génétique des bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component approach in describing the across country genetic correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lidauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génétique des bovins laitiers sur leur production laitière journalière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to summarize historic test day record information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating genetic correlations of traits relevant for calculating a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of type traits from France and Germany with a single-trait MACE model using DYD data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-adjusting data for the shape of the lactation curves in test-day model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the information source method to compute reliabilities in test-day models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of length of productive life of Holstein cows in Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des caractères de production laitière et des caractères fonctionnels relatifs à la mamelle des ruminants laitiers : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'Animation transversale PHASE "Glande Mammaire, Lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jouy-en-Josas, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic effects on longevity of sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Simianer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in multi-trait MACE models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on lactation curves included in a test-day model genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the genetic evaluation for length productive life in Swiss Red & White, Swiss Holstein and Swiss Brown cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of survival analysis to animal disease data. Communication invitée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EADGENE From infection to inference: interpreting animal health and disease data. Juin 4-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Utrecht, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact validation of breeding value prediction software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of using different multitrait models for prediction of breeding values in dairy cattle, dependent on breeding goal - A stochastic simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed model equations of an international genetic evaluation model based on pre-corrected data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete VS continuous time survival analysis of productive life of Charolais cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and prospects of survival analysis in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to female fertility traits in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in software packages in quantitative genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull Scientific Advisory Committee annual report (2004-2005) to the Interbull Steering Committee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of survival analysis in poultry breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Breeders Roundtable. St Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Missouri, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of principal components and factor analysis for estimation of genetic correlations among countries for milk production traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate approach to compute genetic correlations between longevity and linear traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval mapping methods to detect QTL on survival data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bled, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to jointly estimate center and treatment by center interaction heterogeneity in a proportional hazards model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Duchateau L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual conference of the International Society of Clinical Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leiden, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the correlation between longevity and litter size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Rabbit Congress.Sept 710</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puebla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur/opérateur d'observation radar pour la prévision à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parent Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing censored data from time-limited behavioural tests : example of duration of tonic immobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the UFAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de la race Holstein pour les caractères fonctionnels en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friesian, Session 4: Objectifs de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur/opérateur d'observation radar pour la prévision à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parent Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlations using a Structural Model for milk and type traits: limits and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the French genetic evaluation of dairy bulls on length of productive life of their daughters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bled</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a trend validation test for longevity evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of French Holstein cows with an AI-REML alorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a structural model to estimate genetic correlations between countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in computing strategies for the solution of huge mixed model equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for international genetic evaluations robust to inconsistencies of genetic trends in national evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Beltsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameter of test-day records for milk yield for the first three lactations of French Holstein cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the pilot MACE on longevity: French report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for the matrix of genetic correlations between countries in international evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life for Holstein-Friesian cows raised on large scale farms in Kenya.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ojango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Pollott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate total merit index combining linear traits, a survival trait and a categorical trait in laying hens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise Weibull mixed model for the analysis of length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of log-normal frailty models and its applications in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Barcelona Workshop on Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur la qualité de la semence du taureau est-elle nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'Etude de la Reproduction Animale, Journée Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative procedure for international evaluations: production traits european joint evaluation (PROTEJE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the American Dairy Science Association, American Meat Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure to get animal model solutions in Weibull survival models used for genetic evaluations on length of life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de longévité de la souche de lapins INRA 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la longévité de la souche de lapins INRA 1077.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production traits european joint evaluation (PROTEJE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des caractères fonctionnels dans un index de synthèse pour les races bovines laitières : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the European Association for Animal Production, Paper GI.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Budapest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génétique des taureaux de races laitières sur les conditions de naissance de leurs veaux et les conditions de vêlage de leurs filles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and reliability of genetic evaluations in proportional hazard models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Inconnu, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calving ease evaluation of French dairy bulls with a heteroskedastic threshold model with direct and maternal effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calving ease evaluation of French dairy bulls with a heteroskedastic threshold model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Inconnu, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and critical discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indirect approach for the estimation of genetic correlations between longevity and other traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of survival analysis models to discrete measures of longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in functional longevity and its relation to mastitis resistance in Danish Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Neerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vollema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of experience with the French genetic evaluation of dairy bulls on production-adjusted longevity of their daughters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit: a tool for analysis of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics that may deserve further attention in survival analysis applied to dairy cattle breeding - Some suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two survival analysis methods with the number of lactations as a discrete time variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationship between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationship between type and longevity in the Holstein breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the European Association for Animal Production, Paper G2.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zürich, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for type and functional traits in the french Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Genetic Improvement of Functional Traits - Breeding goals and selection schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships btween adjusted length of productive life and other traits for swedish dairy bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the mode of scrapie transmission and carrier status of resistant and susceptible sheep in a highly infected Romanov flock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sarradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vu Tien Khang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ludhiana, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ecotoxicological tests in the evaluation of soil bioremediation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a bioremediation process efficiency : contribution of analytical, microbiological, molecular and ecotoxicological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International UFZ-Deltares/TNO Conference on management of soil, groundwater &amp; sediments (CONSOIL 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Edimbourg, United Kingdom. pp.959-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a routine breeding value evaluation for longevity of dairy cows using survival analysis techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Armidale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breeding values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit-V3.0&amp;quot;. A package for large analyses of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age, stage of lactation, milk yield and health events on length of productive life in Swedish dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association and American Society of Animal Science Joint Meeting, ASAS Western Section Meeting and ARPAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Laplace's method to marginalize posterior densities of parameters of a multiple trait animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de survie en génétique animale et en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Csagad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de l'épidémie de tremblante dans le troupeau de Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for longevity : statistical approach and applications in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et premiers résultats de l'évaluation génétique des taureaux laitiers sur la longévité de leurs filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is selection on semen characteristics needed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Grub, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ecotoxicological tests in the evaluation of soil bioremediation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vindimian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on culling in New York State Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92. Annual meeting of the American Dairy Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and genetic analysis of functional traits in French dairy cattle : a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Genetic Improvement of Functional Traits in Cattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Gembloux, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using time-dependent covariates to study mastitis and culling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Eicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Herti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch Society for Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and genetic analysis of functional traits in French dairy cattle: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reproductive disorders and performance on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frankena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary epidemiology and preventive medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of large sparse symmetric matrices using sparse techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Prague, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches algorithmiques du modèle animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modèle animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of multiple trait mixed model equations : an approach using a canonical transformation when different models describe different traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th ADSA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ithaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles de santé sur la longévité des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait prediction: principles and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and testing of a constant genetic correlation among environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of udder disorders on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium on veterinary epidemiology and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit&amp;quot;: a fortran package for the analysis of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle estimation des parametres genetiques pour les caracteres de croissance, carcasse et qualite de la viande dans les races Large White et Landrace francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modele genetique au modele statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements de genetique quantitative et application aux populations animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements de genetique quantitative et application aux populations animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multiple trait individual animal model for the prediction of breeding values of station tested pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on advanced biometrical methods in animal breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Flawil, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l'utilisation du BLUP pour l'evaluation genetique des reproducteurs porcins dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects genetiques et methodologiques de la selection des bovins laitiers pour les qualites et la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres GTV-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of type traits in the French Holstein breed using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods in animal breeding prediction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Jokioinen, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the box-cox transformation to egg production traits of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Reunion annuelle de la federation europeenne de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of length of productive life of dairy cows in the Normande breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Reunion annuelle de la federation europeenne de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dystocia in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters arising in nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles methodes d'evaluation des reproducteurs. Interet et applications du modele individuel chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1990, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative strategy for solving animal model equations for large data files.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composante génétique de la variance pour la durée de vie productive des vaches laitières à partir d'un modèle mixte de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour un objectif global (poids de portée a 60 jours) en générations chevauchantes dans une lignée blanche synthétique de lapins. Etude de la variabilité non génétique de la taille et du poids de portée a différents stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utrillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe races locales méditerranéennes de lapins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Tunis, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the additive genetic variance in finite populations undergoing mass selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd Annual Meeting of the American Dairy Science Association, University of Alberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for litter weight at 56 days with overlapping generations in a white synthetic strain of rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the World Rabbit Science Association, Genetics and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independant culling level selection on a multivariate normal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Annual meeting of the American Dairy Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows : I. Justification of a Weibull model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Réunion Annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Lisbonne, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life in dairy cows : II. Variance component estimation and sire evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Réunion Annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Lisbonne, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority of top proven sires versus young sires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Everett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, 82nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seleccion de lineas de conejos de aptitud mixta con una amplia resistencia ambiental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Symposium Cunicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Barcelona, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, 82nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reduce computation time in multi-trait single-step evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hélène Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSSGBLUP: a single-step SNP-BLUP genomic evaluation software adapted to large livestock populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of perturbations in lactation to take stock of existing resilience of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analyses of claw health traits in Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des caractères de production laitière en caprins à partir des performances élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24ème Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lactation curves of French dairy goats using random regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of genetic parameters for daily recorded milk yield and body weight in first lactation Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed ans regression models for South African Holstein under two production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2018, 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic selection in dairy cattle in two emerging countries: South Africa and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2017, 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some opportunities and challenges regarding SNP international evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Technical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Ljubljana, Slovenia. pp.22 slides, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull: constructing international commensurability for dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal exposure of daily and residential mobility facing flash floods: proposition for a methodology based on scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lutoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andre Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUIMUS 2016 : Spatial and temporal dynamics of risk and vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salzburg, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting on fat and protein content instead of milk yield would not improve dairy cows’ fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aptitude des vaches laitières à assurer chaque étape de la reproduction dépend de leurs caractéristiques génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection in three French regional dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of productive life in Brazilian Holstein using a Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of genetic merit for milk production on post-partum cyclicity of first lactation dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of correlated random effects in proportional hazard frailty models with the Survival Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Annual Meeting of the European Association for Animal Production, 19, pp.319, 2013, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sire effects on longevity dependingon POTS in Holstein population in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gotoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Annual Meeting of the European Association for Animal Production, 19, pp.336, 2013, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coproduits du modèle génétique basé sur les contrôles élémentaires pour améliorer les outils de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA. Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, pp.23-26, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to compute EDC and DYD for test-day models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Täubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.communication 231, 2010, Proceedings of the 9th WCGALP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inconnu, 91 p., 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit V3.1. User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">73 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate multitrait BLUP evaluation to combine functional traits information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de survie en génétique animale et en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit V2.0. User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inconnu, 74 p., 1997, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul matriciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wiggans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genetics of cattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd ed, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 640 p., 2015, 9781780642215. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780642215.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour l’amélioration génétique chez les espèces animales domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potentiels de la science pour l’avenir de l’agriculture, de l’alimentation et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of mixed model methodology in breeding strategies for layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX Science Plan, Version 2.3, May 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on animal breeding data analysis and genomics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Animal breeding Data Analysis and Genomics Prediction (Training course on Animal breeding Data Analysis and Genomics Prediction), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> vincent Ducrocq </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Vincent Ducrocq</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (225)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Improving residual feed intake modelling in the context of nutritional- and genetic studies for dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Stephansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I.V. Manzanilla-Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giagnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.D. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (9), pp.101268. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fixed and random regression models for the analysis of milk production traits in South African Holstein dairy cattle under two production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel van Niekerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japie van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 267, pp.105125. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2022.105125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing flexible models for genetic evaluations in smallholder crossbred dairy farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Costilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al Kalaldeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (12), pp.9125-9135. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-23135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between weight loss in early lactation and daily milk production throughout the lactation in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106, pp.4799-4812. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of single-step genomic BLUP random regression test-day models and SNP effects analysis on milk yield in French Saanen goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 106 (7), pp.4813-4824. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2022-22550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors affecting true and functional productive lifespan in Italian Holstein-Friesian cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Lora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martino Cassandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.1268 - 1276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051x.2022.2105264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to account for genotype-by-environment interactions for production traits and age at first calving in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lene van der Westhuizen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-022-00735-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring simultaneous perturbation profiles in milk yield and body weight reveals a diversity of animal responses and new opportunities to identify resilience proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (1), pp.459-470. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-18537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining datasets in a dynamic residual feed intake model and comparison with linear model results in lactating Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (12), pp.100412. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited review: Disentangling residual feed intake—Insights and approaches to make it more fit for purpose in the modern context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (6), pp.6329-6342. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved dairy cattle mating plans at herd level using genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.100016. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of production, reproduction, morphology, and health traits on true and functional longevity in French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (12), pp.12664-12678. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring underlying drivers of genotype by environment interactions in feed efficiency traits for dairy cattle with a mechanistic model involving energy acquisition and allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P R Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (5), pp.5805-5816. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2020-19610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate residual feed intake in dairy cattle using time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G.M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100101. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2020.100101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064668v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of milk yield in a smallholder crossbred dairy production system in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Al Kalaldeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuvraj Gaundare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachin Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Aliloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.73. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-021-00667-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semen production and semen quality of indigenous buffalo breeds under hot semiarid climatic conditions in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaustubh Bhave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilak Pon Jawahar Koilpillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venkataramanan Ragothaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivaji Sontakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautami Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Animal Health and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52, pp.2529 - 2539. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11250-020-02284-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for dairy traits and somatic cell score in the first 3 parities using a random regression test-day model in French Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 103 (5), pp.4517-4531. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2019-17465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations nationales et instruments de gestion de l’amélioration génétique des bovins laitiers : une comparaison entre la France, l’Irlande et les Pays-Bas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Tesniere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boxenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.37-50. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sexed semen and female genotyping affects genetic and economic outcomes of Montbéliarde dairy herds depending on the farming system considered.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (11), pp.10073-10087. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-16041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds using a random regression test-day model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for first lactation dairy traits in the Alpine and Saanen goat breeds using a random regression test-day model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.43. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-019-0485-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le croisement entre races bovines laitières : intérêts et limites pour des ateliers en race pure Prim’Holstein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.359-378. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analysis of claw lesions in Holstein cows: opportunities for genomic selection, quantitative trait locus detection, and gene identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102 (7), pp.6306-6318. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2018-15979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationships between type traits and productive life using a piecewise Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Araujo Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Napolis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Agricola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75 (6), pp.470-478. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-992X-2017-0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of moisture patterns in the backbuilding formation of HyMeX IOP13 heavy precipitation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Duffourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keun-Ok Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (710), pp.291-303. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01634372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of conformation traits on functional longevity in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venancio E. Imbayarwo-Chikosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuthbert B. Banga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tinyiko Edward Halimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (3), pp.481-488. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN16387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of W-band radar reflectivity for model validation and data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Augros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144 (711), pp.391-403. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01648318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics for ruminants in developing countries: from principles to practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marimuthu Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X Rognon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2018.00251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance and body reserves in rabbit females selected for longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Rabbit Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.205-213. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/wrs.2017.5216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and single-step evaluations of carcass traits of young bulls in dual-purpose cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (4), pp.300-307. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (10), pp.8197 - 8204. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2017-13002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined use of linkage disequilibrium-based haploblocks and allele frequency-based haplotype selection methods enhances genomic evaluation accuracy in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (4), pp.2905-2908. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution air-sea coupling impact on two heavy precipitation events in the Western Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rainaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lebeaupin Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Giordani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143 (707), pp.2448-2462. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.3098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">meteo-02109267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of dairy cows to ensure pregnancy according to breed and genetic merit for production traits under contrasted pasture-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 100 (4), pp.2812-2827. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for functional longevity in the South African Holstein cattle using a piecewise Weibull proportional hazards models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.E. Imbayarwo Chikosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.B. Banga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.E. Halimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass traits of young bulls in dual-purpose cattle: genetic parameters and genetic correlations with veal calf, type and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.929-937. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of dairy cows to be inseminated according to breed and genetic merit for production traits under contrasting pasture-based feeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (5), pp.826-835. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of regional dairy cattle breeds in single-breed and multibreed contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134 (1), pp.3-13. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in domestic animals: Principles, applications and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339 (7-8), pp.274-277. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A seamless weather-climate multi-model intercomparison on the representation of a high impact weather event in the western Mediterranean: HyMeX IOP12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khodayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Davolio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142, pp.433-452. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward improved postpartum cyclicity of primiparous dairy cows: Effects of genetic merit for production traits under contrasting feeding systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (2), pp.1266-1276. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative haplotype construction methods for genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (6), pp.4537-4546. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving accuracy of predicting breeding values in Brazilian Holstein population by adding data from Nordic and French Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. N. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (6), pp.4574-4579. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-10609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of productive life in Brazilian holstein using a piecewise Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Araujo Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Napolis Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 185, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2016.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic changes of survival traits over the past 25 yr in Dutch dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. van Pelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. L. Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. F. Veerkamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.9810-9819. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait genetic evaluation of clinical mastitis in French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.558-565. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde, and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (7), pp.4904-4913. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2014-8386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the lightning and atmospheric electricity observations collected in southern France during the HYdrological cycle in Mediterranean EXperiment (HyMeX), Special Observation Period 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Pinty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.649 - 669. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-8-649-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between functional longevity and direct health traits in Austrian Fleckvieh cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pfeiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fuerst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fuerst-Waltl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (10), pp.7380-7383. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2015-9632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifrequency Radar Observations Collected in Southern France during HyMeX-SOP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dufournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan J. Gourley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (2), pp.267-282. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-13-00076.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable dairy cattle selection in the genomic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (2), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbg.12150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of multi-breed genomic selection for dairy cattle breeds with different sizes of reference population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (6), pp.3918-3929. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error rate for imputation from the Illumina BovineSNP50 chip to the Illumina BovineHD chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Schrooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasmus F. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-46-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation into genotype x environment interaction in South African Holstein cattle for reproduction and production traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frikkie W. C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South African Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (5), pp.S75-S79. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/sajas.v44i5.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX, a 10-year multidisciplinary program on the Mediterranean water cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alpert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Anagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (7), pp.1063-1082. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-12-00242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENESYS : Génétique et conduite de troupeau, deux leviers de flexibilité en élevage bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Brun-Lafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.227-239. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7we6-fh63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The length of productive life can be modified through selection: An experimental demonstration in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (6), pp.2395-2401. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2013-7216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications organisationnelles de la sélection génomique chez les bovins et ovins laitiers en France : analyses et accompagnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (4), pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection pour des vaches et une production laitière plus durables : acquis de la génétique et opportunités offertes par la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (2), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between sire-maternal grandsire and animal models for genetic evaluation of longevity in dairy cattle populations with small herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gorjanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (December), pp.8002-8013. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of piecewise Weibull baseline survival models for estimation of true and functional longevity in Brown cattle raised in small herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janez Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kovac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (10), pp.1583-1591. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731113001055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface: Forecast and projection in climate scenario of Mediterranean intense events: uncertainties and propagation on environment (the MEDUP project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Llasat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (11), pp.3043-3047. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-13-3043-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Bayesian least absolute shrinkage and selection operator (LASSO) and BayesCπ methods for genomic selection in French Holstein and Montbéliarde breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (1), pp.575-591. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-density marker imputation accuracy in sixteen French cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hozé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-45-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a national genomic preselection on the international genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein H. Jorjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (5), pp.3272-3284. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Survival Kit: Software to analyze survival data including possibly correlated random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (3), pp.503-510. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2013.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of partial least squares (PLS) and sparse PLS regressions in genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (4), pp.2120-2131. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (3), pp.115-120. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN11119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of mastitis in dairy cattle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.121-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of French dairy farm environments from herd-test-day profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (7), pp.4085-4098. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational strategies for national integration of phenotypic, genomic, and pedigree data in a single-step best linear unbiased prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.4629-4645. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological evaluation of a convection-permitting ensemble prediction system for Mediterranean heavy precipitating events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nuissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.2631- 2645. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-12-2631-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of shipborne GPS atmospheric delay data for prediction of Mediterranean intense weather events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rocken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (4), pp.250-256. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asl.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of cow records in genomic evaluations and impact on bias due to preferential treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (december), Non paginé. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Resistance to Rhabdovirus Infection in Teleost Fish Is Paralleled to the Derived Cell Resistance Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Tohry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e33935. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and estimation of genotype by environment interactions for production traits in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, online (november), Non paginé. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-44-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives de contrôle de la dermatite digitée : de la sélection génomique à l'automatisation de la désinfection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Relun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël R. Guatteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Mompas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Point vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (324), pp.64-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short communication: Imputation performances of 3 low-density marker panels in beef and dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (7), pp.4136 - 4140. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-5133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine tuning genomic evaluations in dairy cattle through SNP pre-selection with the Elastic-Net algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (6), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672311000358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common reference population from four European Holstein populations increases reliability of genomic predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mogens S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianus P. W. de Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred G. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (december), Non paginé. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base de la sélection génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.331-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of imputing markers from a low-density chip on the reliability of genomic breeding values in Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. R. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (7), pp.3679-3686. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2011-4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of biases in genetic evaluations due to genomic preselection in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 94 (2), pp.1011-1020. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2010-3804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component approach in variance component estimation for international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy W. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la sélection génomique chez les bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (4), pp.363-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for genomic pre-selection in national BLUP evaluations in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde C. Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and factor analytic models in international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Maria Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jette Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43, online (september), Non paginé. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-43-33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining survival analysis and a linear animal model to estimate genetic parameters for direct and associative effects on survival time in three layer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther D. Ellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart J. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roel F. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piter Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online (july), Non paginé. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of longevity of Large White and Landrace sows using continuous time and grouped data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judit Pálos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, online, Non paginé. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9686-42-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female fertility in French dairy breeds: current situation and strategies for improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56, pp.S15-S21. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1262/jrd.1056S15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of GPS zenith delay assimilation on convective-scale prediction of Mediterranean heavy rainfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hakam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.D03104. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JD011036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00447997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas: the case of the 2002 Gard event in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Creutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Flood Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.101-110(10). </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1753-318X.2009.01023.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainbow trout resistance to bacterial cold-water disease is moderately heritable and is not adversely correlated with growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Silverstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. L. Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Palti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. Leeds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Rexroad Iii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (2), pp.860-867. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2008-1157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binational evaluation of type traits from France and Germany with a single trait MACE animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Tarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (7), pp.925-932. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of prognostic indices using the frailty model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duchateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifetime Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (1), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10985-008-9092-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongenetic effects and genetic parameters for length of productive life of Holstein cows in Hokkaido, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (5), pp.2144-2150. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2008-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified milk recording protocols adapted to low input environments with very small herd size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general method to validate breeding value prediction software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wensch-Dorendorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Swalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91, pp.3179-3183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified milk-recording protocols adapted to low-input environments with very small herd size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Bacilieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (01), pp.160-166. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in multi-trait MACE model for international bull comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zengting Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (3), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in Multi-Trait MACE Model for International Bull Comparison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40, pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on lactation curves included in a test-day model genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic simulation study on using different models for prediction of breeding values while changing the breeding goal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate multitrait model for genetic evaluation in dairy cattle with a robust estimation of genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39, pp.353-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different estimation procedures for proportional hazard models with random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Abrahantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Burzykowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.3913-3930</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stochastic Simulation Study on Validation of an Approximate Multitrait Model Using Preadjusted Data for Prediction of Breeding Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mk Sorensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Station de Génétique Quantitative Et Appliquée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.3002-3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate multitrait model for genetic evaluation in dairy cattle with a robust estimation of genetic trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Kargo Sørensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.353-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate REML algorithm for parameter estimation in multi-trait MACE model for international genetic evaluation. A simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90, pp.4846-4855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate approach to compute genetic correlations between longevity and linear traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (1), pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental correlations between longevity and litter size in rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123, pp.180-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a survival model with piecewise Weibull baselines for the analysis of length of productive life of Holstein cows in Hokkaido, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Katsumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.4058-4065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of longevity and exterior traits on Large White sows in Switzerland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.2914-2924. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlations among countries in international dairy sire evaluations with structurals models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.1792-1803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis in two lines of rabbits selected for reproductive traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1658-1665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in milk production, calving rate and survival of cows in 14 Irish dairy herds as a result of the introgression of Holstein-Friesian genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buckley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.P. Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82, pp.423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cases of June 2000, November 2002 and September 2002 as examples of Mediterranean floods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Milelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Llasat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.271-284. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-6-271-2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of interval from first to last insemination with survival analysis and linear models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.4903-4906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval mapping methods for detecting QTL affecting survival and time-to-event phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85, pp.139-149. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016672305007366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of herdlife in Canadian dairy cattle on a lactation basis using a Weibull proportional hazard model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sewalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J. Kistemaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. van Doormaal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.368-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to jointly estimate center and treatment by center interaction heterogeneity in a proportional hazards model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duchateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.3789-3804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of factors affecting culling early in the productive life of Holstein-Friesian cattle in Kenya.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ojango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Pollott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 92, pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of dairy traits in the first three lactations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37, pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test day records of dairy traits in the first three lactations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 37 (3), pp.257-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 8 and 9 September 2002 flash flood event in France: a model intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (5), pp.741-754. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-5-741-2005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and approximate factorial approaches for the estimation of genetic correlations among countries in international dairy sire evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.3306-3315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to genetic evaluation for fertility in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 88, pp.2253-2259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the French genetic evaluation of dairy bulls on length of productive life of their daughters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Catastrophic Flash-Flood Event of 8–9 September 2002 in the Gard Region, France: A First Case Study for the Cévennes–Vivarais Mediterranean Hydrometeorological Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. Kirstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (1), pp.34-52. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-400.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00271531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing length of productive life and replacement rates in the Bruna dels Pireneus beef breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedrafita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 78, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of longevity in dairy cattle on a lactation basis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anki Roxström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erling Strandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.305-318. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2003010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of French Holstein cows with an AI-REML alorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, suppl. 1, pp.37-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of longevity in dairy cattle on a lactation basis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roxstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lactation curves and estimation of genetic parameters to first lactation test-day records of French Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 86 (7), pp.2480-2490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality of Creole kids during infection with gastrointestinal strongyles: a survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mandonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy R. Arquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81, pp.2401-2408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation à haute résolution des épisodes convectifs et impacts hydrologiques sur la région Cévennes-Vivarais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00441474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability, reliability of genetic evaluations and response to selection in proportional hazard models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 85, pp.1563-1577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génétique des taureaux de races laitières sur les conditions de naissance de leurs veaux et les conditions de vêlage de leurs filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et Insémination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 301, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of survival in dairy cows with supplementary data on type scores and housing systems from a region of northwest Germany.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H. Swalve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84, pp.1531-1541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of type appraisal in Saanen and Alpine goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Piacere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.183-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, suppl. 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33 (1), pp.39-59. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2001108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of a linear and proportional hazards approach to analyse discrete longevity data in dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lübbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brotherstone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 70, pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of laying hens viability using survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.23-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between mastitis and functional longevity in Danish Black and White dairy cattle estimated using survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Neerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Vollema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 83, pp.1064-1071</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and a critical discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49 (4), pp.293-311. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2000102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de supervivencia, una herramienta estadistica para datos de longevidad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Gomez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 96, pp.235-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of laying hens viability using survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badi Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (1), pp.23-40. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and a critical discussion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.293-311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic susceptibility and transmission factors in scrapie: detailed analysis of an epidemic in a closed flock of Romanov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144, pp.431-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of quantitative PCR, plant and earthworm bioassays, plating and chemical analysis to monitor 4-chlorobiphenyl biodegradation in soil microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12, pp.15-27. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0929-1393(98)00159-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00962747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age, stage of lactation, milk yield and health events on length of productive life in Swedish dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, suppl. 1, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on the culling of Holstein dairy cows in New York State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Eicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hertl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 81, pp.966-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meso-NH Atmospheric Simulation System. Part I: adiabatic formulation and control simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Asencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bougeault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 16 (1), pp.90-109. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00585-997-0090-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity of variance for type traits in the Montbeliarde cattle breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (6), pp.545-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation déterministe et optimisation d'un schéma de sélection séquentiel : Exemple d'un schéma &amp;quot;volaille de chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of diseases on culling in New York state Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.31-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des densités marginales a posteriori des paramètres génétiques d'un modèle animal multicaractère en utilisant une approximation laplacienne ou l'échantillonnage de Gibbs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on culling in New York State Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80 (suppl-1), pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizing the use of the canonical transformation for the solution of multivariate mixed model equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effect of a disease on culling : an illustration of the use of time-dependent covariates for survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Grohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Hertl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 80, pp.1755-1766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité des variances de caractère d'animaux de race Montbéliarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (6), pp.545-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing marginal posterior densities of genetic parameters of a multiple trait animal model using Laplace approximation or Gibbs sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (5), pp.427-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation de l'utilisation de la transformation canonique pour la résolution des équations du modèle mixte multicaractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (3), pp.205-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and optimizing of sequential selection schemes: a poultry breeding application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (4), pp.327-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of mixed survival models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (6), pp.505-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of matrices used in restricted maximum likelihood estimation of variance components using sparse matrix techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of matrices used in restricted maximum likelihood estimation of variance components using sparse matrix techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (2), pp.197-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for production traits in three selected turkey strains*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Delabrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (3), pp.299-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of mixed survival models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (6), pp.505-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic characteristics and evolution of semen production of young Normande bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landes-fronts 84: bilan d'une expérience d'étude des systèmes frontaux convectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Cammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chauzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/51938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. I. Estimation et test d'homogénéité des corrélations génétiques et intra-classe entre milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation génétique de caractères mesurés dans plusieurs milieux. II. Inférence relative à des corrélations intra-classe constantes entre milieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de fonction sexuelle chez le taureau : un mal(e) nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et Insémination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 265, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of traits measured in several environments. I. Estimation and testing of homogeneous genetic and intra-class correlations between environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of traits measured in several environments. II. Inference on between-environment homogeneity of intra-class correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (2), pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of udder disorders on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kenya Veterinarian</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.173-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of length of productive life for dairy cows of the normande breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 77, pp.855-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of multiple trait animal models with missing data on some traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 110, pp.81-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between semen characteristics of young and adult bulls in the Normande breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Csilla Nemeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35, pp.265-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Box-cox transformation of egg-production traits of laying hens to improve genetic parameter estimation and breeding evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 33, pp.313-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:19930506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for type traits in the french Holstein breed based on a multiple-trait animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 36, pp.143-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate restricted maximum likelihood estimation of genetic parameters for growth, carcass and meat quality traits in French Large White and French Landrace pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 25 (5), pp.475-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jl Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (6), pp.539-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modèle génétique au modèle statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetics parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (6), pp.539-552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des estimations de la variabilité génétique et des liaisons entre caractères dans les différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ricordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, hs (hs), pp.107-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00896005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving animal model equations through an approximate incomplete cholesky decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving animal model equations through an approximate incomplete Cholesky decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (3), pp.193-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation des reproducteurs. L'analyse de la longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1992, pp.205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bases de la génétique quantitative. Du modèle génétique au modèle statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1992, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects genetiques et methodologiques de la selection des bovins laitiers pour les qualites et la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5, pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dystocia in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 74, pp.1715-1723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pseudo absorption strategy for solving animal model equations for large data files</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Briend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 73, pp.1945-1955</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d'évaluation génétique des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode française d'évaluation génétique des reproducteurs laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (2), pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les techniques d'évaluation génétique des bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (1), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows. 2. Variance component estimation and sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 71, pp.3071-3079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuils de troncature optimaux lors d’une sélection à niveaux Indépendants sur une distribution multinormale, avec une application à la sélection chez les bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genetique americaine : importons ses qualites...en gardant un esprit critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la pointe de l'élevage bovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 07-08, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independent culling level selection on a multivariate normal distribution, with an application to dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 21 (2), pp.185-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the additive genetic variance in finite populations undergoing mass selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, suppl. 1, pp.263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of genetic response to truncation selection across generations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.2543-2553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independant culling level selection on a multivariate normal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows. 1. Justification of a weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 71, pp.3061-3070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority of top proven sires versus young sires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Everett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, suppl. 1, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, suppl. 1, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in quantitative genetics of Dutt's and Deak's methods for numerical computation of multivariate normal probability integrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (4), pp.447-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt en génétique quantitative des méthodes de Dutt et de Deak pour le calcul numérique des intégrales de la loi multinormale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 18 (4), pp.447-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génétique sélection évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d'une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences sur le progrès génétique laitier d’une sélection sur des caractères secondaires chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 16 (4), pp.467-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (245)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single-step evaluation of functional longevity of cows including data from correlated traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H. Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">288. Long-distance associations generate erosion of genomic breeding values of candidates for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1213-1216, </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">272. Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Croue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1148-1151, </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde x Holstein x Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz C. D. Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idele-Inrae, Dec 2022, Paris, France. pp.183-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of prediction for a genomic evaluation in rotational crossbreeding scheme (Montbéliarde × Holstein × Red Danish)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th World congress of genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for heterogeneity of data in implementing genomic selection models applicable to crossbred cattle in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Guintard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Restoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic correlations among longevity, fertility, udder health and type traits including or not genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.-H. Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.1246-1249, </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génomique pour les animaux issus d'un croisement trois voies : Montbéliarde X Holstein X Rouge Danoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Cuyabano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2022 : 26èmes Rencontres autour des Recherches sur les Ruminants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel genetic parameters to improve gRFI in dairy cattle using big data from multiple lactations and countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Stephansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gredler-Grandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.I.V. Manzanilla Pech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sahana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.340-343, </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-940-4_73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of longevity predictors in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Rostellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of genotype-environment interactions on short and long-term feed efficiency in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Amer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of European Federation for Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online (Covid 19), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la vache et du troupeau : un simulateur informatique pour explorer des scénarios de conduite d'élevage et des stratégies de sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de restitution du projet Deffilait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plans d'accouplements sur la base d'informations génomiques : mieux conseiller les éleveurs en utilisant mieux toute l'information disponible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontre Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modèles pour de nouveaux défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulma Vitezica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du Département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, La Chapelle-sur-Erdre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Evaluation as a Technology of Governance of Animal Genetic Resources. Interbull and its regulative role in the globalization of cattle breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Chavinskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle d’évaluation génomique contrôles élémentaires pour les caractères de production laitière et corrélations entre les index générés et ceux de robustesse chez les chèvres laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a genomic test-day model and correlations with robustness traits in French goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Palhiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Chassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Federation of Animal Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to estimate RFI in dairy cattle using time-series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel G. M. Gordo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait Across Country Genomic Evaluations for EuroGenomics Countries ─ Daughter information approximation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanni Kärkkäinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Borchersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Pedersen Aamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esa A Mäntysaari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull - Cincinnati, Ohio, USA, June 23 - 26, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cincinnati, Ohio, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP GBLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vandenplas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast method to fit the mean of unselected base animals in single-step SNP-BLUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vandenplas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving mating plans at herd level using genomic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meuwissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation on the French scale of Holstein bulls from a large Indian NGO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme HyMeX - connaissances et prévision des pluies intenses et crues rapides en région méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SHF « de la prévision des crues à la gestion de crise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Avignon, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is selecting dairy cows for fat and protein contents an opportunity to maintain yearly compact-calving systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Leurent-Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. General meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of haploblocks in genomic evaluation of Holsteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation for stillbirth in French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Interbull Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la sélection génomique sur le fonctionnement des filières et des acteurs de l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GIS AGENAE et Elevages Demain - Comment associer sciences biotechniques et sciences sociales et humaines pour les élevages de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mating strategies on genetic and economic outcomes in a Montbéliarde dairy herd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bérodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjell Johansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Carlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is genomics changing cattle breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAM Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation of carcass traits of young bulls: comparison of two and single-step approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des données d'abattage de bovins laitiers à des fins d'évaluation génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Institut de l'élevage, Dec 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une évaluation génomique en races Abondance, Tarentaise et Vosgienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Biennal session of ICAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest and limits of a bovine MD chip to study &amp;lt;em&amp;gt;Bos taurus&amp;lt;/em&amp;gt; × &amp;lt;em&amp;gt;Bos indicus&amp;lt;/em&amp;gt; crossbred animals in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Cruz Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Swaminathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.D. Deshpande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Boussaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French genomic experience: genomics for all ruminant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-step approaches : from conceptual simplicity to implementation complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haplotype construction methods to enhance genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two approaches to account for GxE interactions in South African Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pienaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W.C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Marker-Assisted BLUP models for a new French genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for carcass weight, age at slaughter and conformation of young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. 577 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resumption of luteal activity in first lactation cows is mainly affected by genetic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Leurent-Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’évaluations génomiques dans les races bovines laitières à effectifs limités en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension to haplotypes of genomic evaluation algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation using combined reference populations from Montbéliarde and French Simmental breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l’évaluation génomique française officielle en race Brune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman lidar measurements in the frame of the HyMeX SOP1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Di Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Summa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Stelitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cacciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th HyMeX workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, La Valletta, Malta. pp.W2.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01140548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the French official genomic evaluation in Brown Swiss dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Promp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inbreeding and crossbreeding parameters for production and fertility traits in Holstein, Montbéliarde and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic evaluation using QTL information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Saintilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des effets de la consanguinité et du croisement pour les caractères de production chez les vaches de race Prim’Holstein, Montbéliarde et Normande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of longevity breeding values using sire-maternal grand-sire or animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of genomic selection approaches for small breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International issues in dairy cattle genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for test day milk yields in crossbred Holstein x[i] Bos Indicus[/i] cattle in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gokhale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in Kazakhstan: example of a country without existing selection program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Genestout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tretyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary investigation of GxE in first lactation South African Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.W.C. Neser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. van Wyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New french genetic evaluations of fertility and productive life of beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Del-Pilar Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Aignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cows are worth to be genotyped !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.256-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All cows are worth to be genotyped !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia-Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64th Annual Meeting European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of mastitis in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion Govignon-Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Baloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruna 2012 – World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, St. Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype by environment interactions when environments are defined from Herd-Test-Day profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the 50K chip to the HD: Imputation efficiency in 9 French dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are genomic evaluations free of bias due to preferential treatment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bratislava, Slovakia. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art of genomics for selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of ICAR 2011 "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection: implementation in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th QTL-MAS workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État de l'art de la sélection génomique en France et approche multiraciale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noelle Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International, La génomique bovine Contribution de la génomique à l’avenir de l’élevage bovin - International Workshop, Bovine genomics Contributions to the future of livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand/Cournon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'une collaboration internationale en sélection génomique : l'exemple du consortium EuroGenomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. X. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic Selection In French Dairy Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mn. Mn. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Genomics for Sustainable Livestock Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Melbourne, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of imputing markers from a low density chip on the reliability of genomic breeding values in Holstein populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Brøndum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining survival analysis and a linear animal model to estimate genetic parameters for social effects on survival in layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.D. Ellen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.J. Ducro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.F. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bijma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of phenotypes from multi-trait national evaluations in genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation efficiency with different low density chips in French dairy cattle and beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Interbull meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving away from progeny test schemes: Consequences on conventional (inter)national evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Santus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Guelph, Ontario, Canada. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation sur descendance des premiers taureaux génotypés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection at national level: impact of preselection and biased national BLUP evaluations on international genetic evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Jorjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.67-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could genomic selection methods be efficient to detect QTLs? Application in French dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QTLMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rennes, France. pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlated random effects in survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway. pp.173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLS and Sparse PLS regression in genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where is dairy cattle breeding going? A vision of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships between length of productive life and type traits un a Holstein population in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gotoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does: indirect response for energy balance and fat stores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to LIvestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aptitude of Bayesian lasso for genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Kit v6 – a software package for survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészaros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic evaluation strategies in dairy cattle through SNP pre-selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d'une puce basse densité pour l'évalution génomique des vaches laitières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable dairy cattle breeding: illusion or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to account for selection bias in national evaluations due to genomic selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations for estimation of variance components for international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de la sélection génomique dans les trois principales races françaises de bovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic selection in French dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia A. Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle M.-N. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Leipzig, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component and factor analytic models in international sire evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving genomic prediction by EuroGenomics collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P.W. de Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.Communication 880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longétivité de la lapine en reproduction. Réponse indirecte sur le bilan énergétique et les réserves adipeuses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de paramètres génétiques de nouveaux caractères fonctionnels pour les bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat-Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the Elastic-Net algorithm for genomic selection in dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Quantitative Trait Locus and Marker Assisted Selection Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Wageningen, Netherlands. pp.Book of Abstracts: 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival Kit 6.0: software designed to deal with complex models including random effects in survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th seminar of the Austri-Swiss Region (ROeS) of the International Biometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different variance component estimation approaches for MACE - Direct and bottom-up PC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jakobsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of using reduced rank random regression test-day model on genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of dairy herd test-day effects stemming from genetic evaluations for herd management purposes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the elastic-net algorithm for genomic selection in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias due to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability of longevity in Landrace and Large White populations using Weibull and grouped data models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meszaros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EEAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelona, Spain. pp.Abstract :133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles d'évaluation génomique : application aux populations bovines laitières françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Legarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation vs covariance matrices for rank reduction in test-day models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker assisted EBV using a dense SNP markers map: application to the Normande and Montbéliarde breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a bias in genetic evaluation due to genomic selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Patry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.167-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genomic and classical information in national BLUP evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.172-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génétique sur les caractères laitiers à partir des performances élémentaires en remplacement des données lactation en race bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbat-Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French report on the use of genomic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull workshop on genomic selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, NA, France. pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull Scientific Advisory Committee annual report (2007-2008) to the Interbull Steering Committee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull meeting, Niagara Falls</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sire effects on longevity of Holstein cows in Hokkaido, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Asian - Australasian Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Hanoi, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometeorological modelling for flash flood areas. The case of the 2002 Gard event in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flood Risk 2008. European Conference on Flood Risk Management Research into Pratice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Oxford, United Kingdom. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection for longevity in breeding does</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9.World Rabbit Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusticité, robustesse, plasticité, le point de vue des généticiens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Association Française de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de marqueurs SNP pour l'évaluation génétique des bovins laitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component approach in describing the across country genetic correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Tyrisevä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lidauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Back</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'une évaluation génétique des bovins laitiers sur leur production laitière journalière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lacanau</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating genetic correlations of traits relevant for calculating a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to summarize historic test day record information?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inconnu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-adjusting data for the shape of the lactation curves in test-day model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of the information source method to compute reliabilities in test-day models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-flood forecasting with the SURFEX/TOPMODEL coupled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Vincendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bouilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th PLINIUS Conférence on Mediterranean Storms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00401473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritabilities of length of productive life of Holstein cows in Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of type traits from France and Germany with a single-trait MACE model using DYD data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la longévité de la lapine en reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Tudela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Esparbié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique des caractères de production laitière et des caractères fonctionnels relatifs à la mamelle des ruminants laitiers : historique et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journée de l'Animation transversale PHASE "Glande Mammaire, Lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jouy-en-Josas, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and genetic effects on longevity of sows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Henne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Simianer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tietze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data transformation for rank reduction in multi-trait MACE models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the genetic evaluation for length productive life in Swiss Red & White, Swiss Holstein and Swiss Brown cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Stricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of survival analysis to animal disease data. Communication invitée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop EADGENE From infection to inference: interpreting animal health and disease data. Juin 4-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Utrecht, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental effects on lactation curves included in a test-day model genetic evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact validation of breeding value prediction software.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of using different multitrait models for prediction of breeding values in dairy cattle, dependent on breeding goal - A stochastic simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrete VS continuous time survival analysis of productive life of Charolais cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed model equations of an international genetic evaluation model based on pre-corrected data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reinhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and prospects of survival analysis in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the French bovine genetic disease programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to female fertility traits in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in software packages in quantitative genetics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of survival analysis in poultry breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Breeders Roundtable. St Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Missouri, 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull Scientific Advisory Committee annual report (2004-2005) to the Interbull Steering Committee.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Goddard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of principal components and factor analysis for estimation of genetic correlations among countries for milk production traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an approximate approach to compute genetic correlations between longevity and linear traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Piedrafita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Uppsala, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to jointly estimate center and treatment by center interaction heterogeneity in a proportional hazards model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Duchateau L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual conference of the International Society of Clinical Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Leiden, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the correlation between longevity and litter size.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Baselga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Rabbit Congress.Sept 710</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Puebla</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing censored data from time-limited behavioural tests : example of duration of tonic immobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Congress of the UFAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur/opérateur d'observation radar pour la prévision à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parent Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interval mapping methods to detect QTL on survival data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Moreno-Romieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bled, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de la race Holstein pour les caractères fonctionnels en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Friesian, Session 4: Objectifs de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simulateur/opérateur d'observation radar pour la prévision à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parent Du Châtelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de Modélisation de l'Atmosphère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic correlations using a Structural Model for milk and type traits: limits and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved model for the French genetic evaluation of dairy bulls on length of productive life of their daughters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Bled</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of a trend validation test for longevity evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general approach for international genetic evaluations robust to inconsistencies of genetic trends in national evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull technical workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Beltsville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in computing strategies for the solution of huge mixed model equations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a structural model to estimate genetic correlations between countries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Fikse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rome</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters for test-day records of French Holstein cows with an AI-REML alorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameter of test-day records for milk yield for the first three lactations of French Holstein cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom T. Druet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the pilot MACE on longevity: French report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mattalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural model for the matrix of genetic correlations between countries in international evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life for Holstein-Friesian cows raised on large scale farms in Kenya.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.K. Ojango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Pollott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A piecewise Weibull mixed model for the analysis of length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approximate total merit index combining linear traits, a survival trait and a categorical trait in laying hens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Protais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian analysis of log-normal frailty models and its applications in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Barcelona Workshop on Survival Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelona</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection sur la qualité de la semence du taureau est-elle nécessaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour l'Etude de la Reproduction Animale, Journée Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative procedure for international evaluations: production traits european joint evaluation (PROTEJE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montpellier, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-step procedure to get animal model solutions in Weibull survival models used for genetic evaluations on length of life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production traits european joint evaluation (PROTEJE).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Canavesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gengler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la longévité de la souche de lapins INRA 1077.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de longévité de la souche de lapins INRA 1077</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the American Dairy Science Association, American Meat Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des caractères fonctionnels dans un index de synthèse pour les races bovines laitières : de la théorie à la pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an approximate multitrait BLUP evaluation to combine production traits and functional traits into a total merit index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd Annual Meeting of the European Association for Animal Production, Paper GI.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Budapest</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calving ease evaluation of French dairy bulls with a heteroskedastic threshold model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Inconnu, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritability and reliability of genetic evaluations in proportional hazard models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Visscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Annual Meeting of the European Association for Animal Production, Commission on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Inconnu, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calving ease evaluation of French dairy bulls with a heteroskedastic threshold model with direct and maternal effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation génétique des taureaux de races laitières sur les conditions de naissance de leurs veaux et les conditions de vêlage de leurs filles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mathevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An indirect approach for the estimation of genetic correlations between longevity and other traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of health disorders on culling in dairy cows: a review and critical discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of survival analysis models to discrete measures of longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation in functional longevity and its relation to mastitis resistance in Danish Holsteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.R. Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Neerhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vollema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit: a tool for analysis of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topics that may deserve further attention in survival analysis applied to dairy cattle breeding - Some suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two years of experience with the French genetic evaluation of dairy bulls on production-adjusted longevity of their daughters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of two survival analysis methods with the number of lactations as a discrete time variate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Yazdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Visscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationship between type and longevity in the Holstein breed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the European Association for Animal Production, Paper G2.4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Zürich, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic relationship between type and longevity in the Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on EU concerted action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for type and functional traits in the french Holstein breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Rupp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Genetic Improvement of Functional Traits - Breeding goals and selection schemes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the mode of scrapie transmission and carrier status of resistant and susceptible sheep in a highly infected Romanov flock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sarradin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vu Tien Khang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Ludhiana, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships btween adjusted length of productive life and other traits for swedish dairy bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ecotoxicological tests in the evaluation of soil bioremediation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00972126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit-V3.0&amp;quot;. A package for large analyses of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a routine breeding value evaluation for longevity of dairy cows using survival analysis techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Armidale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of breeding values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World congress on genetics applied to livestock production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a bioremediation process efficiency : contribution of analytical, microbiological, molecular and ecotoxicological methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Truffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International UFZ-Deltares/TNO Conference on management of soil, groundwater &amp; sediments (CONSOIL 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Edimbourg, United Kingdom. pp.959-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00976272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age, stage of lactation, milk yield and health events on length of productive life in Swedish dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carvalheira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Oltenacu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Emanuelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association and American Society of Animal Science Joint Meeting, ASAS Western Section Meeting and ARPAS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of Laplace's method to marginalize posterior densities of parameters of a multiple trait animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leçons de l'épidémie de tremblante dans le troupeau de Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Schelcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Andreoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les recherches engagées à l'INRA sur les ESST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Auzeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de survie en génétique animale et en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Csagad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for longevity : statistical approach and applications in animal breeding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Poultry Breeders Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Prague</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place et premiers résultats de l'évaluation génétique des taureaux laitiers sur la longévité de leurs filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is selection on semen characteristics needed ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Grub, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diseases on culling in New York State Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hertl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eicker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92. Annual meeting of the American Dairy Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of ecotoxicological tests in the evaluation of soil bioremediation efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thybaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hallier-Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vindimian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00969678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and genetic analysis of functional traits in French dairy cattle : a review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Genetic Improvement of Functional Traits in Cattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Gembloux, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recording and genetic analysis of functional traits in French dairy cattle: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using time-dependent covariates to study mastitis and culling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Gröhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Eicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Herti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dutch Society for Veterinary Epidemiology and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of all eigenvalues of large sparse symmetric matrices using sparse techniques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Prague, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of multiple trait mixed model equations : an approach using a canonical transformation when different models describe different traits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90th ADSA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ithaca</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches algorithmiques du modèle animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire modèle animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, La Colle sur Loup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of reproductive disorders and performance on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Frankena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary epidemiology and preventive medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple trait prediction: principles and problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation and testing of a constant genetic correlation among environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of udder disorders on length of productive life of holstein dairy cows assessed by survival analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International symposium on veterinary epidemiology and economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Nairobi, Kenya</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit&amp;quot;: a fortran package for the analysis of survival data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Guelph, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des troubles de santé sur la longévité des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Seegers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres autour des recherches sur les ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle estimation des parametres genetiques pour les caracteres de croissance, carcasse et qualite de la viande dans les races Large White et Landrace francais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a multiple trait individual animal model for the prediction of breeding values of station tested pigs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eildert Groeneveld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on advanced biometrical methods in animal breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Flawil, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du modele genetique au modele statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements de genetique quantitative et application aux populations animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02850919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse de la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elements de genetique quantitative et application aux populations animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1991, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan sur l'utilisation du BLUP pour l'evaluation genetique des reproducteurs porcins dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Journees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects genetiques et methodologiques de la selection des bovins laitiers pour les qualites et la longevite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres GTV-INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters of egg production traits of laying hens by restricted maximum likelihood applied to a multiple-trait reduced animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of type traits in the French Holstein breed using an animal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational methods in animal breeding prediction problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Jokioinen, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the box-cox transformation to egg production traits of laying hens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Reunion annuelle de la federation europeenne de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analysis of length of productive life of dairy cows in the Normande breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Reunion annuelle de la federation europeenne de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dystocia in dairy cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles methodes d'evaluation des reproducteurs. Interet et applications du modele individuel chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; ITP, Jan 1990, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of genetic parameters arising in nonlinear models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative strategy for solving animal model equations for large data files.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Bonaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Réunion Annuelle de la Fédération Européenne de Zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Dublin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composante génétique de la variance pour la durée de vie productive des vaches laitières à partir d'un modèle mixte de Weibull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Casella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1989, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection for litter weight at 56 days with overlapping generations in a white synthetic strain of rabbits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th congress of the World Rabbit Science Association, Genetics and Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Budapest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the additive genetic variance in finite populations undergoing mass selection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis J. L. Foulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83rd Annual Meeting of the American Dairy Science Association, University of Alberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour un objectif global (poids de portée a 60 jours) en générations chevauchantes dans une lignée blanche synthétique de lapins. Etude de la variabilité non génétique de la taille et du poids de portée a différents stades.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Utrillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe races locales méditerranéennes de lapins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Tunis, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimum truncation points for independant culling level selection on a multivariate normal distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">83. Annual meeting of the American Dairy Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1988, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02853024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life in dairy cows : II. Variance component estimation and sire evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Réunion Annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Lisbonne, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length of productive life of dairy cows : I. Justification of a Weibull model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Réunion Annuelle de la FEZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Lisbonne, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02857745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superiority of top proven sires versus young sires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.W. Everett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, 82nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seleccion de lineas de conejos de aptitud mixta con una amplia resistencia ambiental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Valls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rafel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Symposium Cunicultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Barcelona, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling length of productive life of dairy cows.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Quaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Pollak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Dairy Science Association, 82nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02856109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to reduce computation time in multi-trait single-step evaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hélène Maugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HSSGBLUP: a single-step SNP-BLUP genomic evaluation software adapted to large livestock populations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Boichard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Quantitative Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Melbourne, Australia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of perturbations in lactation to take stock of existing resilience of dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of the European Association of Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des paramètres génétiques des caractères de production laitière en caprins à partir des performances élémentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2018, 24ème Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling lactation curves of French dairy goats using random regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massey University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1130 p., 2018, Proceeding of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic analyses of claw health traits in Holstein cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iola Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Michenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. , 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint estimation of genetic parameters for daily recorded milk yield and body weight in first lactation Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tribout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. 2018, 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed ans regression models for South African Holstein under two production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2018, 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of genomic selection in dairy cattle in two emerging countries: South Africa and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2017, 68th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some opportunities and challenges regarding SNP international evaluations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interbull Technical Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Ljubljana, Slovenia. pp.22 slides, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interbull: constructing international commensurability for dairy cattle selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Interbull Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallin, Estonia. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic evaluation of claw health traits accounting for potential preselection of cows to be trimmed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting on fat and protein content instead of milk yield would not improve dairy cows’ fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. Annual Meeting of the European Association for Animal Production, 22, 2016, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal exposure of daily and residential mobility facing flash floods: proposition for a methodology based on scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lutoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Creutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Andre Poyaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INQUIMUS 2016 : Spatial and temporal dynamics of risk and vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Salzburg, Austria. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aptitude des vaches laitières à assurer chaque étape de la reproduction dépend de leurs caractéristiques génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of genomic selection in three French regional dairy cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jonas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Baur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hoze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 2016, Book of Abstract of the 67th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis of productive life in Brazilian Holstein using a Weibull proportional hazard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisandra Lurdes Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Cobuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.N. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Varsovie, Poland. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21 (1ère Ed.), 577 p., 2015, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of the effect of genetic merit for milk production on post-partum cyclicity of first lactation dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bedere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSA-ASAS Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Orlando, United States. ADSA - ASAS, Journal of Dairy Science, 98. Suppl. 2, 2015, Journal of dairy science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion of correlated random effects in proportional hazard frailty models with the Survival Kit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mészáros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Annual Meeting of the European Association for Animal Production, 19, pp.319, 2013, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sire effects on longevity dependingon POTS in Holstein population in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Terawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nomura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nagata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gotoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Nantes, France. Annual Meeting of the European Association for Animal Production, 19, pp.336, 2013, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des coproduits du modèle génétique basé sur les contrôles élémentaires pour améliorer les outils de conseil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Huquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA. Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, pp.23-26, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach to compute EDC and DYD for test-day models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Täubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tarrès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.communication 231, 2010, Proceedings of the 9th WCGALP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inconnu, 91 p., 2001, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximate multitrait BLUP evaluation to combine functional traits information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacques J. J. Colleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene H. Larroque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">7 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit V3.1. User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">73 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">81 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données de survie en génétique animale et en épidémiologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">79 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The survival kit V2.0. User's manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sölkner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n.p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival analysis applied to animal breeding and epidemiology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inconnu, 74 p., 1997, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul matriciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">51 p., 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic improvement of dairy cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Wiggans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The genetics of cattle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd ed, </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 640 p., 2015, 9781780642215. </w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781780642215.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel futur pour l’amélioration génétique chez les espèces animales domestiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Croiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Potentiels de la science pour l’avenir de l’agriculture, de l’alimentation et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of mixed model methodology in breeding strategies for layers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Genetics, Breeding and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2003, Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HyMeX Science Plan, Version 2.3, May 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Roussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2010, pp.128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training course on animal breeding data analysis and genomics prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. Animal breeding Data Analysis and Genomics Prediction (Training course on Animal breeding Data Analysis and Genomics Prediction), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702517v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Stephansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I.V. Manzanilla-Pech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giagnoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124204v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Niekerk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Neser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japie van Wyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436725v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costilla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kalaldeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gibson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22550" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Cassandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2022.2105264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cadet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene van der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Wyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00735-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rodier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meuwissen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064668v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G.M. Gordo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Kalaldeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Gaundare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aliloo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00667-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Bhave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilak Pon Jawahar Koilpillai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramanan Ragothaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sontakke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautami Joshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02284-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267144v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0485-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra Lurdes Kern" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Araujo Cobuci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Napolis Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992X-2017-0153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert B. Banga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinyiko Edward Halimani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B. van Wyk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16387" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634372v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3201" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01648318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Borderies" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3210" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605022v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11588" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622682v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tudela" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2017.5216" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02109267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3098" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Fikse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Johansson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carlen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002111" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002184" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Imbayarwo Chikosi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Banga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Halimani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Wyk" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12264" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455888v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9843" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lund" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Costa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10609" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. van Pelt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Veerkamp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11249" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002529" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeiffer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuerst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45Q0BSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638058v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie W. C. Neser" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/sajas.v44i5.15" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189869v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Schrooten" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-10" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mezec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7we6-fh63" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003380v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Brochard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189854v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jenko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorjanc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6830" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Patry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein H. Jorjani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4987" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999970v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet Huquet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Leclerc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001202v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4982" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844537v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vi&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2631-2012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000386v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Baur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-40" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999996v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Mompas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Engel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Leclerc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-35" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000597v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3804" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191069v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Tyrisev&#228;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meyer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy W. Fikse" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Jakobsen" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-21" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000227v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191309v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus P. W. de Roos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred G. de Vries" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-43" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000513v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. R. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Druet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4299" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999971v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-30" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189477v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Freddy Fikse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-33" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193707v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit P&#225;los" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#246;lkner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-13" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193439v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Ellen" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. Ducro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel F. Veerkamp" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-27" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193597v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le M&#233;zec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1262/jrd.1056S15" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654829v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Tarres" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reinhardt" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004273" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakam" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011036" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668165v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Silverstein" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Vallejo" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Palti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Leeds" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Rexroad Iii" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1157" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658248v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchateau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sylvester" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-008-9092-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2DF207D2C4B11C52B72CAEF747CA7B7EB28A4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666976v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terawaki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1199" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894618v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarres" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengting Liu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Reinhardt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Reents" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601180v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duclos" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokhale" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000985" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653855v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654946v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wensch-Dorendorf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wensch" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Swalve" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655105v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarr&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655397v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655015v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sorensen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madsen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658252v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abrahantes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Burzykowski" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Janssen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661965v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lassen" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Sorensson" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Madsen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de G&#233;n&#233;tique Quantitative Et Appliqu&#233;e" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656502v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lassen" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Sorensen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Madsen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894601v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kargo S&#248;rensen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655108v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654063v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Fikse" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894561v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#233;s" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Piedrafita" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654142v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654494v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#232;s" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-707" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664194v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Terawaki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658061v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654603v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Evans" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dillon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buckley" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Berry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654492v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Schneider" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roth" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330909v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milelli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Llasat" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-6-271-2006" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674444v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewalem" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kistemaker" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Doormaal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675686v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007366" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894503v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672046v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672273v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.K. Ojango" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Pollott" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669734v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanssen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchateau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673092v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330910v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samouillan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-741-2005" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674963v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674840v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671037v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedrafita" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894448v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anki Roxstr&#246;m" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003010" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669362v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669386v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roxstrom" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671393v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678162v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Yazdi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visscher" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679247v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahaye" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670540v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buenger" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676305v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathevon" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671555v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894363v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001108" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689841v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#252;bbers" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brotherstone" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696272v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Neerhof" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Madsen" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vollema" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jensen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694258v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besbes" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889897v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000102" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gomez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894296v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Protais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000104" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694505v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692183v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962747v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallier-Soulier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truffaut" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00159-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B78H820-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694132v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalheira" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Oltenacu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Emanuelson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686669v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Eicker" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hertl" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329074v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Stein" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougeault" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-997-0090-6" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894187v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691263v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hertl" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eicker" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686620v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684935v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683687v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Grohn" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894179v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hofer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684128v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685012v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686854v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casella" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894120v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894151v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casella" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705566v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000478v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chalon" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauzy" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51938" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701530v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714133v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706855v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894084v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894083v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713007v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702202v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707791v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tavernier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711676v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711240v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemeth" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700540v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896005v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893975v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besbes" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protais" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tavernier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714916v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896018v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896000v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893952v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702541v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709244v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712491v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707652v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710137v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895884v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711251v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895891v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaiti" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701222v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701257v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720533v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Quaas" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Pollak" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489744v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721119v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721338v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893795v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colleau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490632v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490191v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722568v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719680v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716612v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723157v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723410v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Everett" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726073v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893700v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718738v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487470v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490334v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487151v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490750v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893623v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489889v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719686v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115900v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Maugan" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_296" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115906v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gredler-Grandl" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I.V. Manzanilla Pech" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sahana" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_73" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037096v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512924v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058008v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155737v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155776v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064687v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. M. Gordo" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185905v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanni K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Borchersen" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pedersen Aamand" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A M&#228;ntysaari" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738053v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734507v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827927v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789447v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737233v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737021v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739056v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060109v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536503v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535262v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pienaar" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W.C. Neser" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535261v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739145v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140548v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Stelitano" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacciani" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189870v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Del-Pilar Schneider" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miller" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aignel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189863v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189861v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tretyakov" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019581v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189865v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189862v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004649v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190501v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189860v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747950v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744592v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190288v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189855v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189859v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Ellen" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ducro" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189856v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000583v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. David" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000570v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745388v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Jorjani" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189858v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193763v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotoh" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamaguchi" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193684v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193752v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193764v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;szaros" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817405v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812959v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193788v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tyrisev&#228;" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jakobsen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193765v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.W. de Roos" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. de Vries" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193789v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752852v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753108v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Nagy" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193785v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193523v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193419v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193787v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193786v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poigner" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meszaros" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193757v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193756v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193755v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751844v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193407v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193754v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758445v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591273v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816398v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816834v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goddard" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banos" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817048v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757828v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822216v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Esparbi&#233;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752047v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lidauer" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Back" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751046v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752523v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752824v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753320v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756040v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753487v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753372v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752807v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751051v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757200v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Sharifi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henne" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simianer" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tietze" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752821v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752054v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751852v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stricker" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnyder" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816247v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816277v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813819v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817995v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817494v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814163v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816825v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815844v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832775v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830896v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761909v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761073v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830306v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831340v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duchateau L" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760059v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160147v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parent Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760915v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mills" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764398v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159934v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762852v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761673v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762494v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827880v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760527v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825299v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764498v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825053v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761637v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827924v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825709v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827965v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827887v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760065v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763617v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827725v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canavesi" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833532v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763438v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758945v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760514v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764292v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758590v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762623v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769899v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842544v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771550v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842360v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764968v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766038v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764788v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766548v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Korsgaard" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vollema" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765381v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767267v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764826v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769584v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazdi" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Visscher" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765905v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836072v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769679v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770991v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837865v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vu Tien Khang" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972126v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976272v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770103v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765217v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766896v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lker" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837982v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766480v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764972v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Csagad" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768992v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765878v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767598v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765205v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969678v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838605v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837850v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766504v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Herti" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767371v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774860v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frankena" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843584v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772313v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772963v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773339v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772862v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772212v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844768v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779095v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772234v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850919v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845788v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775595v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846333v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773908v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849489v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775005v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichard" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775803v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774069v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776951v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775932v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772071v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772804v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702523v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779659v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781886v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857253v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utrillas" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perucho" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856516v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782409v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valls" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853024v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857745v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856082v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855820v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783846v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudero" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orozco" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856109v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735688v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735803v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738434v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734508v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583794v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2017.org/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605561v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606243v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606238v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455921v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602333v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4305" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536482v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cobuci" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Costa" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194159v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189864v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189866v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomura" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagata" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190289v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3314" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193766v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#228;ubert" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825670v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839991v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839886v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836779v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837619v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839252v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834702v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843587v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535360v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wiggans" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/vetmedresource/ebook/20143400413" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780642215.0000" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829389v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786129v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04702517v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Stephansen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I.V. Manzanilla-Pech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giagnoni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Madsen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101268" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04124204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel van Niekerk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Neser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Japie van Wyk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.105125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04436725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Kalaldeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Swaminathan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gibson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-23135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tribout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Min&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vall&#233;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ducrocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Larroque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22550" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759257v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Lora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Cassandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051x.2022.2105264" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289797v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cadet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Patry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lene van der Westhuizen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob van Wyk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-022-00735-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tribout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boichard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-18537" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03536564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fischer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03093304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rodier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meuwissen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brochard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03528049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Promp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leclerc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mattalia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19974" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185854v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P R Amer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2020-19610" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064668v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G.M. Gordo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Al Kalaldeh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marimuthu Swaminathan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuvraj Gaundare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Joshi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Aliloo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00667-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185881v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Bhave" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilak Pon Jawahar Koilpillai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkataramanan Ragothaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivaji Sontakke" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautami Joshi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-020-02284-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793225v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2019-17465" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;rodier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-16041" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267144v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Larroque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-019-0485-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147127v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625070v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Mezec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2575" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624321v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Crou&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Michenet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Leclerc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15979" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621926v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisandra Lurdes Kern" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Araujo Cobuci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Napolis Costa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-992X-2017-0153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01634372v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Duffourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keun-Ok Lee" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3201" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621145v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio E. Imbayarwo-Chikosi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthbert B. Banga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinyiko Edward Halimani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob B. van Wyk" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN16387" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01648318v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Borderies" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caumont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Augros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bresson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3210" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623731v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X Rognon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2018.00251" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622682v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Garreau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tudela" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2017.5216" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604414v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12261" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629146v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Fikse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Johansson" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Carlen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thomas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605119v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jonas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11798" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-02109267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rainaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebeaupin Brossier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3098" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedere" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Colette" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11588" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602308v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.E. Imbayarwo Chikosi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Banga" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Halimani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. van Wyk" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12264" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607042v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Fouilloux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saintilan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002184" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455930v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002111" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484842v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fritz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12249" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Fritz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2016.04.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khodayar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Davolio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drobinski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2700" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455888v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9843" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10433" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Lund" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Costa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-10609" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532540v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.01.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532647v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. van Pelt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Jong" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. L. Calus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Veerkamp" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11249" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639600v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dassonneville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002529" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194131v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dezetter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia-Elie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8386" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710425v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coquillat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prieur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-8-649-2015" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pfeiffer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fuerst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fuerst-Waltl" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9632" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dufournet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Gourley" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-13-00076.1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fritz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12150" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J45Q0BSJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoz&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fritz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-7761" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Schrooten" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mogens S. Lund" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-46-10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638058v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frikkie W. C. Neser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/sajas.v44i5.15" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alpert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Anagnostou" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#233;ranger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00242" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123189v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brun-Lafleur" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mezec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7we6-fh63" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193826v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000791v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Brochard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Fritz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jenko" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorjanc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kovac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6830" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003380v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janez Jenko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001055" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lambert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molinie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llasat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-3043-2013" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001340v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani Colombani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Legarra" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Guillaume" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5225" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001056v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoz&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Fouilloux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Dassonneville" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-45-33" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000067v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde C. Patry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein H. Jorjani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4987" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001346v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2013.01.010" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000898v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Fritz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Guillaume" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4647" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000202v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Guillaume" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Baur" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle M.-N. Rossignol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN11119" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gion Govignon-Gion" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999970v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Huquet Huquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4982" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vi&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Molini&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nuissier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vincendon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-2631-2012" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02884103v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boniface" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Champollion" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocken" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.391" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000386v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia A. Baur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-40" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019775v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Verrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Langevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tohry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Houel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033935" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000914v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne H. Leclerc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-44-35" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Mompas" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Engel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003420v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-5133" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000269v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Baur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672311000358" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191309v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianus P. W. de Roos" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred G. de Vries" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-43" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000275v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000513v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. R. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Druet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4299" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000597v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3804" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191069v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Tyrisev&#228;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meyer" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy W. Fikse" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jette Jakobsen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-21" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000227v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999971v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-30" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189477v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Freddy Fikse" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-43-33" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther D. Ellen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart J. Ducro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel F. Veerkamp" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piter Bijma" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-27" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193707v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit P&#225;los" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann S&#246;lkner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-13" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193597v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le M&#233;zec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mattalia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1262/jrd.1056S15" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00447997v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Poli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hakam" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jaubert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD011036" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411897v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Creutin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1753-318X.2009.01023.x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668165v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Silverstein" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Vallejo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Palti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. Leeds" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Rexroad Iii" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1157" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654829v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Tarres" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reinhardt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004273" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658248v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchateau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Janssen" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sylvester" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-008-9092-2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F2DF207D2C4B11C52B72CAEF747CA7B7EB28A4AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666976v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Terawaki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2008-1199" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653855v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gokhale" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654946v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wensch-Dorendorf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wensch" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Swalve" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601180v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duclos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000985" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarres" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zengting Liu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Reinhardt" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Reents" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655105v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tarr&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655397v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom T. Druet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655015v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lassen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Sorensen" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Madsen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656502v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lassen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Sorensen" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Madsen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658252v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Abrahantes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Burzykowski" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Janssen" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661965v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lassen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mk Sorensson" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Madsen" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station de G&#233;n&#233;tique Quantitative Et Appliqu&#233;e" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894601v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Kargo S&#248;rensen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655108v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894561v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#233;s" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Piedrafita" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654142v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Baselga" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664194v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Terawaki" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Katsumi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654494v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Tarr&#232;s" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hofer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-707" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654063v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minery" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Fikse" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658061v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piles" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rafel" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654603v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Evans" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dillon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buckley" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Berry" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wallace" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330909v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milelli" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Llasat" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-6-271-2006" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654492v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Schneider" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roth" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675686v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672305007366" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674444v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sewalem" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Kistemaker" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Doormaal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669734v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legrand" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanssen" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duchateau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672273v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.K. Ojango" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Pollott" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672046v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894503v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330910v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yates" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samouillan" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chancibault" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-5-741-2005" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673092v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674963v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674840v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00271531v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delrieu" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nicol" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Kirstetter" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Creutin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-400.1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671037v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puig" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedrafita" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894448v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anki Roxstr&#246;m" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003010" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669362v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669386v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roxstrom" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671393v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Druet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00441474v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ricard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678162v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Yazdi" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Visscher" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676305v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mathevon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670540v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buenger" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679247v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Manfredi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Piacere" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahaye" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674372v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671555v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894363v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001108" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689841v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L&#252;bbers" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brotherstone" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694258v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Besbes" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Protais" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696272v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Neerhof" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Madsen" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Vollema" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jensen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889897v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Seegers" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2000102" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697162v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Gomez" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894296v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badi Besbes" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Protais" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000104" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694505v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudeau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Seegers" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692183v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Amigues" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Andreoletti" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00962747v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hallier-Soulier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thybaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Truffaut" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(98)00159-0" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B78H820-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694132v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carvalheira" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Oltenacu" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Emanuelson" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686669v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Eicker" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Hertl" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329074v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafore" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Stein" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Asencio" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bougeault" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00585-997-0090-6" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894187v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Foulley" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686755v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delabrosse" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684935v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hertl" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eicker" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686620v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hofer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691263v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894164v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683687v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Grohn" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684128v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis J. L. Foulley" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894179v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hofer" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685567v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894172v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Delabrosse" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686854v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Casella" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894120v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685012v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689249v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894130v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tixier-Boichard" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692039v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894151v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Casella" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701530v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02000478v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chalon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Brenguier" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cammas" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chauzy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/51938" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705566v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706855v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714133v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894083v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894084v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713007v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Billon" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702202v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711676v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711240v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Nemeth" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707791v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tavernier" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700795v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eildert Groeneveld" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:19930506" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700540v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894010v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ducos" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Boichard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Groeneveld" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893975v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Besbes" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Protais" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tavernier" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896000v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896018v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714916v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896005v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ricordeau" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barillet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouix" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702541v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893952v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709244v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712491v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707652v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710137v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711251v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Briend" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895891v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonaiti" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verrier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895884v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701222v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701257v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489744v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720533v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Quaas" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Pollak" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721119v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721338v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893795v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Colleau" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490632v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490191v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719680v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verrier" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722568v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716612v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723157v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723410v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Everett" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726073v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893700v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718738v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487470v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487151v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490334v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490750v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893623v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489889v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719686v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342314v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Maugan" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rostellato" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127779v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croiseau" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz C. D. Cuyabano" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_288" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127788v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saintilan" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Croue" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_272" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04033756v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Baur" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010576v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iola Croue" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807050v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bourguignon" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115900v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Maugan" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_296" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734635v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Cuyabano" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04115906v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martin" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gredler-Grandl" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I.V. Manzanilla Pech" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sahana" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_73" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03037096v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Promp Promp" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04421487v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Amer" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190592v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03058008v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brochard" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874765v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulma Vitezica" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512924v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chavinskaia" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155737v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Chassier" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155776v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03064687v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G. M. Gordo" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185905v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanni K&#228;rkk&#228;inen" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Borchersen" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Pedersen Aamand" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa A M&#228;ntysaari" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734913v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenplas" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738054v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vandenplas" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738053v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734507v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074274v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudevillain" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fourrie" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827927v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Leurent-Colette" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948405v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737233v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lefebvre" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789447v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734509v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737021v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738726v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739056v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05060109v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Launay" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602322v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606324v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739618v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Cruz Hidalgo" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Deshpande" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743221v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536503v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535255v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535262v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pienaar" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.W.C. Neser" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743878v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze Hoze" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535261v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739145v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194024v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193907v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193909v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194027v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bulot" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01140548v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Di Girolamo" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Summa" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Stelitano" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cacciani" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193910v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193919v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193914v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194023v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189865v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189867v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019581v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189862v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189861v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Genestout" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tretyakov" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189863v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189870v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Del-Pilar Schneider" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Miller" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aignel" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbat" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004649v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Mattalia-Elie" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190501v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747950v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189860v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748900v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fouilloux" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744592v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019343v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillaume" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Rossignol" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001363v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques J. J. Colleau" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193641v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rossignol" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000583v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. David" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000520v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn. Mn. Rossignol" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189856v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Br&#248;ndum" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189859v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Ellen" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ducro" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. Veerkamp" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bijma" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189857v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoze" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillaume" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189855v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190288v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Santus" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000570v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745388v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Jorjani" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190269v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Colombani" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189858v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;sz&#225;ros" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lkner" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193580v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193752v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacques Colleau" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193763v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gotoh" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yamaguchi" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193684v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saleil" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193524v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193764v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;szaros" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193548v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193611v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817405v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812959v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193788v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tyrisev&#228;" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fikse" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jakobsen" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193615v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fritz" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822373v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193789v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193765v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.W. de Roos" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. de Vries" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193523v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193419v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbat-Leterrier" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193784v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193787v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193785v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753108v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Nagy" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752852v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751291v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193757v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193786v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poigner" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meszaros" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193599v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751844v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751164v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193755v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193756v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193407v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193754v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816834v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goddard" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Banos" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816398v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591273v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758445v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817048v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Allain" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757828v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822216v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Esparbi&#233;" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752047v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lidauer" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Back" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751046v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752824v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinhardt" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752523v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753487v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753372v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00401473v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bouilloud" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752807v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753320v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756040v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751051v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757200v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Sharifi" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henne" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Simianer" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tietze" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752821v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751852v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Stricker" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schnyder" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816247v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752054v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816277v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813819v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817494v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817995v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814163v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816361v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Duchesne" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manciaux" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816825v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815844v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830896v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832775v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761909v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761073v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831340v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Duchateau L" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760059v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760915v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Faure" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mills" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160147v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parent Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830306v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elsen" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764398v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159934v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762852v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761673v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762494v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764498v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825299v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760527v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827880v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825053v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761637v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827924v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825709v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827887v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827965v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760065v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763617v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827725v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canavesi" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gengler" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763438v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764292v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760514v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758945v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833532v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758590v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762623v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842360v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842544v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771550v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769899v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766038v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764968v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764788v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766548v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Korsgaard" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vollema" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767267v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764826v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765381v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769584v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Yazdi" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Visscher" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836072v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765905v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769679v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rupp" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moureaux" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837865v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Berthon" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vu Tien Khang" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770991v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972126v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766896v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S&#246;lker" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770103v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765217v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00976272v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837982v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766480v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768992v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764972v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Csagad" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765878v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767598v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765205v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838605v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969678v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vindimian" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837850v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767371v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766504v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Herti" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843584v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772963v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapuis" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772313v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774860v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frankena" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772862v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772212v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844768v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779095v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773339v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourichon" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772234v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775595v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846333v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850919v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845788v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773908v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849489v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775005v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boichard" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775803v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774069v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776951v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775932v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772071v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702523v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ollivier" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772804v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779659v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781886v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782409v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bosch" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Valls" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856516v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857253v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Utrillas" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perucho" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02853024v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856082v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857745v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855820v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783846v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Escudero" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Orozco" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856109v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336898v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure H&#233;l&#232;ne Maugan" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155472v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036960v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735803v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738434v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735688v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737587v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dass&#233;" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saunier" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734508v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wageningenacademic.com/doi/book/10.3920/978-90-8686-871-1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583794v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eaap2017.org/" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605561v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606243v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606238v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455921v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605020v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lutoff" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chardonnel" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre Poyaud" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602333v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4305" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531682v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536482v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cobuci" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Costa" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2015.org" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194159v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189864v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189866v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nomura" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagata" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190289v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3314" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193766v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#228;ubert" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825670v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839886v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839991v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836779v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837619v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839252v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834702v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843587v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535360v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Wiggans" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/vetmedresource/ebook/20143400413" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780642215.0000" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193805v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829389v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599633v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Roussot" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786129v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>