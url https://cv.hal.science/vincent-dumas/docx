--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -395,260 +395,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et topographie des inhumations de très jeunes immatures en contexte rural : l’ensemble funéraire antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône).</w:t>
+                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mocci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.50-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03563689v1</w:t>
+                <w:t xml:space="preserve">hal-04530447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Traitement et topographie des inhumations de très jeunes immatures en contexte rural : l’ensemble funéraire antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.50-57</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530447v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03563689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paysage urbain de Thaenae (Thyna) à la fin de l'Antiquité : nouvelles données sur le rempart</w:t>
               </w:r>
@@ -1481,64 +1481,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting the Rock Paintings of Abri Faravel: laser and white-light scanning at 2133 m in the southern French Alps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,77 +1874,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Alpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Des natures et des Hommes, 61, pp.48-51</w:t>
@@ -1973,64 +1973,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelvoux et Freissinières. Massifs de l’ Eychauda et du Pinier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2081,51 +2081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Argentière-La-Bessée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2189,51 +2189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueduc et structures hydrauliques de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de Richeaume I à Puyloubier (Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,77 +2336,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du peuplement et activités agro-pastorales durant l'âge du Bronze dans les massifs du Haut Champsaur et de l'Argentierois (Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Palet Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2480,90 +2480,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2605,51 +2605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2730,103 +2730,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
@@ -3110,51 +3110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Saint-Maurice-en-Valgodemard (05152), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3179,51 +3179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHEOLOGIE AU LAUVITEL. Réserve intégrale du Lauvitel - Parc national des Ecrins, Le Bourg d’Oisans (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,103 +3274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
@@ -3393,273 +3393,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Sternberg</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ninon Basuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925763v1</w:t>
+                <w:t xml:space="preserve">halshs-04015726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Basuau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015726v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
               </w:r>
@@ -3986,90 +3986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,90 +4323,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4448,64 +4448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4573,90 +4573,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture diachronique et interdisciplinaire de l'occupation et des activités humaines dans la haute vallée de Freissinières et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4698,64 +4698,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzi Richer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
@@ -4948,64 +4948,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,90 +5073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les massifs de l'Argentiérois du Mésolithique au début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Court-Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5190,85 +5190,85 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new methodological approach for the conservation of ancient wooden shipwrecks in Museum exhibitions. The example of the roman barge Arles-Rhône 3 (Arles, France)</w:t>
+                <w:t xml:space="preserve">New methodological approach for the conservation of ancient wooden shipwrecks in Museum exhibitions. The example of the Roman barge Arles-Rhône 3 (Arles, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
@@ -5286,279 +5286,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Boat &amp; Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Naples (Italie), Italy</w:t>
+              <w:t xml:space="preserve">ISBSA 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009016v1</w:t>
+                <w:t xml:space="preserve">halshs-05562031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une analyse spatiale du matériel céramique de l’épave de la Madrague de Giens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ninon Basuau</w:t>
+                <w:t xml:space="preserve">A new methodological approach for the conservation of ancient wooden shipwrecks in Museum exhibitions. The example of the roman barge Arles-Rhône 3 (Arles, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. au milieur du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès international de la SFECAG (Hyères (Var), 18-21 mai 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Hyères, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Boat &amp; Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104247v1</w:t>
+                <w:t xml:space="preserve">hal-05009016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results of the Monitoring Preservation Program (2015-2017) of the Roman barge Arles Rhône 3 (Arles, France). An innovative approach for the monitoring of ancient wooden shipwrecks in Museum exhibitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une analyse spatiale du matériel céramique de l’épave de la Madrague de Giens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Basuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. au milieur du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès international de la SFECAG (Hyères (Var), 18-21 mai 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02509577v1</w:t>
+                <w:t xml:space="preserve">hal-04104247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the Monitoring Preservation Program (2015-2017) of the Roman barge Arles Rhône 3 (Arles, France). An innovative approach for the monitoring of ancient wooden shipwrecks in Museum exhibitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02509577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary results of the Monitoring Preservation Program (2015-2017) of the Roman barge Arles Rhône 3 (Arles, France). An innovative approach for the monitoring of ancient wooden shipwrecks in Museum exhibitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5574,51 +5682,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International symposium on boat and ship archaeology (ISBSA 15). Open sea, closed sea: local and inter-regional traditions in shipbuilding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5628,51 +5736,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5725,119 +5833,119 @@
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5873,73 +5981,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital photogrammetry of the site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5949,96 +6057,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le niveau moyen de la mer en Istrie à l’époque romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6047,748 +6155,748 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatjana Bakran-Petricioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.C. Fiorello; F. Tassaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo, Atti della Tavola Rotonda di Bari (22-23 maggio 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius éditions, 2019, Scripta antiqua, sér. AdriAtlas 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui est l’auteur de l’aqueduc du Galermi ? Nouvelles pistes sur un aqueduc plurimillénaire en province de Syracuse (Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Turci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bouffier; O.Belvedere; S.Vassallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer l’eau en Méditerranée au premier millénaire avant J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-85, 2019, Archéologies méditerranéennes, 9791032002094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation préhistorique et protohistorique de la montagne et de l’abri Faravel dans le parc national des Écrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mocci</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc; Laboratoire EDYTEM, 2019, 978-2-919732-87-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges graphiques, culture matérielle et matières premières : circulations du Néolithique aux âges des métaux dans les Alpes du sud. Les exemples de l’abri Faravel (Freissinières, Hautes-Alpes), de l’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence) et du tertre des Sagnes (Jausiers, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://books.openedition.org/cths/7627, 2019, 9782735508846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HYDROSYRA Project. Some Reflections about the Ancient Aqueduct of Galermi (Syracuse, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonas Berking. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Management in Ancient Civilizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 53, Edition Topoi, pp.289-309, 2018, Berlin Studies of the Ancient World, 978-3-9818369-6-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17171/3-53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Marlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Radic Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation du chaland au sein du musée : les nouvelles technologies au service du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6821,73 +6929,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlier, Sabrina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles-Rhône 3, du fleuve au musée. Journal de bord d’une opération archéologique hors du commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.240-241, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6907,73 +7015,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole de suivi pour la conservation muséale de l'épave Arles Rhône 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7002,87 +7110,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des lacs et des rivières. Histoire, techniques et apports en Belgique, France et Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cedarc, pp.264, 2017, 2-87149-083-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et complexité des pratiques liées à la crémation en contexte rural en Gaule narbonnaise : l’approche interdisciplinaire de l’espace funéraire domanial de Richeaume XIII (Puyloubier, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7121,274 +7229,274 @@
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-58, 2017, Publication du GAAF, 9781234567897</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01726988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de relevés de vestiges submergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benčić Gaetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Istrie et la mer : la côte du Parentin dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.121-124, 2011, 9782356130549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur l'occupation humaine dans les Alpes méridionales durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7398,113 +7506,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Stéfan Tzortzis et Xavier Delestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne : actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille-Jullian, 2010, Bibliothèque d'archéologie méditerranéenne et africaine, ISSN 2101-2849 ; 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,3559 +7635,3647 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (29)</w:t>
+        <w:t xml:space="preserve">Rapport (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Rapport final d'opération archéologique, site alpin des Six Cabanes : levé topographique, Saint-Maurice-en-Valgaudemar- 05, Juillet 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Parc National des Ecrins; Aix Marseille Université; Centre Camille Jullian (UMR 7299). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-05008370v1</w:t>
+                <w:t xml:space="preserve">halshs-05562025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Knockaert</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04745677v1</w:t>
+                <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anton Divić</w:t>
+                <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03976155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-03565644v1</w:t>
+                <w:t xml:space="preserve">halshs-03976155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mellinand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Corré</w:t>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-03521474v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mellinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Xavier Corré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">halshs-03565690v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03521474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
+                <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chaumat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rossella Giglio</w:t>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03447872v1</w:t>
+                <w:t xml:space="preserve">halshs-03565690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
+                <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Damelet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+                <w:t xml:space="preserve">Rossella Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t>
+              <w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978908v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souen Fontaine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+                <w:t xml:space="preserve">halshs-01978908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Batur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478806v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
+                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Batur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478796v1</w:t>
+                <w:t xml:space="preserve">halshs-01478806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Rieth</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479468v1</w:t>
+                <w:t xml:space="preserve">halshs-01478796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478787v1</w:t>
+                <w:t xml:space="preserve">halshs-01479468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440049v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Rieth</w:t>
+                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01479471v1</w:t>
+                <w:t xml:space="preserve">hal-01440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2012</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Groscaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440051v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478775v1</w:t>
+                <w:t xml:space="preserve">hal-01440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
+                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Damelet</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478771v1</w:t>
+                <w:t xml:space="preserve">halshs-01478775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2011</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440774v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauria, Site mégalithique de Stazzona – I Stantari, Sartène, Corse-du-Sud, Rapport 2010</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André d'Anna</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-01766423v1</w:t>
+                <w:t xml:space="preserve">hal-01440774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+                <w:t xml:space="preserve">Cauria, Site mégalithique de Stazzona – I Stantari, Sartène, Corse-du-Sud, Rapport 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Collectivité Territoriale de Corse, Musée départemental de Préhistoire Corse, UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence - C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166057v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Damelet</w:t>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01478755v1</w:t>
+                <w:t xml:space="preserve">hal-02166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de découverte d'art rupestre dans le parc National des Écrins</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
+                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440787v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération dans le Parc National des Écrins et en périphérie (Hautes-Alpes). Prospections pédestres thématiques et relevés de terrain dans les massifs du Pinier (Freissinières) et de l'Eychauda (Pelvoux), secteur Argentiérois/Vallouise (alt. 2350 - 2800 m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Mocci</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauria. Site mégalithique de Stazonna – I Stantari. Sartène, Corse-du-Sud. Rapport 2009</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy André</w:t>
+                <w:t xml:space="preserve">Déclaration de découverte d'art rupestre dans le parc National des Écrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Orsini</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01766421v1</w:t>
+                <w:t xml:space="preserve">hal-01440787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+                <w:t xml:space="preserve">Cauria. Site mégalithique de Stazonna – I Stantari. Sartène, Corse-du-Sud. Rapport 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Collectivité Territoriale de Corse, Musée départemental de Préhistoire Corse, UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence - C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166068v1</w:t>
+                <w:t xml:space="preserve">hal-01766421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Pérez</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02166079v1</w:t>
+                <w:t xml:space="preserve">hal-02166068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440793v1</w:t>
+                <w:t xml:space="preserve">hal-02166079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'oppidum du Castellar à Cadenet (84). Rapport d'activité 2006. Compte-rendu des opérations de relevés (fortification préromaine), S.R.A. – P.A.C.A., Aix-en-Provence, 2006, 1 vol., plans, relevés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11147,51 +11343,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B94540C"/>
+    <w:nsid w:val="E85365CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11378,51 +11574,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0568-8257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563689v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009016v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104247v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104330v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766423v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766421v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0568-8257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087725v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>