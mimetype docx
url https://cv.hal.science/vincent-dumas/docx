--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -2440,242 +2440,242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
+                <w:t xml:space="preserve">Sur les traces des premiers bergers : quand l’archéologie prend de la hauteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Talon</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Grand Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Agri-Cultures en Écrins, La Démontagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté des Communes du Pays des Ecrins, Oct 2025, FREISSINIERES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003582v1</w:t>
+                <w:t xml:space="preserve">hal-05577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Veyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2694,81 +2694,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
+                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
@@ -2782,202 +2782,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
+              <w:t xml:space="preserve">Conférence Grand Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529656v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de documentation spatiale pour le suivi et la préservation du chaland romain Arles-Rhône 3 (Arles, France). Une approche innovante pour le suivi des épaves anciennes en bois exposés dans les musées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniela Peloso</w:t>
+                <w:t xml:space="preserve">La vie préhistorique au cœur des Écrins, entre sommets et vestiges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CORPUS - Imagerie scientifique et objet archéologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Nuits de la Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental des Hautes-Alpes, Jan 2024, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104261v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A photogrammetry of the past: a time to observe and a time to record.</w:t>
               </w:r>
@@ -3078,2032 +3095,2265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04015814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un site archéologique en montagne : Les « Six Cabanes » (alt. 1980-2000 m) (Saint Maurice en Valgodemard, Hautes-Alpes)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système de documentation spatiale pour le suivi et la préservation du chaland romain Arles-Rhône 3 (Arles, France). Une approche innovante pour le suivi des épaves anciennes en bois exposés dans les musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Damelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mocci</w:t>
+                <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Saint-Maurice-en-Valgodemard (05152), France</w:t>
+              <w:t xml:space="preserve">Colloque CORPUS - Imagerie scientifique et objet archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Mar 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529569v1</w:t>
+                <w:t xml:space="preserve">hal-04104261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCHEOLOGIE AU LAUVITEL. Réserve intégrale du Lauvitel - Parc national des Ecrins, Le Bourg d’Oisans (Isère)</w:t>
+                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, LE BOURG D'OISANS, France</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529624v1</w:t>
+                <w:t xml:space="preserve">hal-04529656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un site archéologique en montagne : Les « Six Cabanes » (alt. 1980-2000 m) (Saint Maurice en Valgodemard, Hautes-Alpes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Saint-Maurice-en-Valgodemard (05152), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529715v1</w:t>
+                <w:t xml:space="preserve">hal-04529569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">ARCHEOLOGIE AU LAUVITEL. Réserve intégrale du Lauvitel - Parc national des Ecrins, Le Bourg d’Oisans (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Soubias</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, LE BOURG D'OISANS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04015726v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D Borschneck</w:t>
+                <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925763v1</w:t>
+                <w:t xml:space="preserve">hal-04529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anton Divić</w:t>
+                <w:t xml:space="preserve">The Madrague de Giens ship : A photogrammetry from the past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Basuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
+              <w:t xml:space="preserve">Under the Mediterranean II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta; Honor Frost Foundation, Nov 2022, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03389049v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04015726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer le niveau moyen de la mer en Istrie à l'époque romaine : méthodes et résultats</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morhange</w:t>
+                <w:t xml:space="preserve">Ichtyo3D2: 3D Teleost skeletal database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sternberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Borschneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Satre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire interdisciplinaire du GIS : Le rapport à la submersion des sociétés littorales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS d'Histoire et Sciences de la mer, May 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Council for Archaeology - Fish Remains Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Naturhistorisches Museum Wien; Österreichisches Archäeologisches Institut; Üniversitat Wien; Austrian Academy of Sciences, Aug 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03524643v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deformation monitoring of the Arles Rhone 3 Roman barge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
+                <w:t xml:space="preserve">The Late Hellenistic shipwreck from the Bay of Paržine, Island of Ilovik (Kvarner, Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Miholjek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Dugonjić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th ICOM-CC Wet Organic Archaeological Materials (WOAM) Working Group Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Mary Rose Trust; Historic England, May 2019, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Sailing through History Reading the Past: Imagining the Future. Sixteenth International Symposium on Boat and Ship Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zadar, Sep 2021, Zadar, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104272v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03389049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Mesurer le niveau moyen de la mer en Istrie à l'époque romaine : méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bivolaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
+              <w:t xml:space="preserve">Webinaire interdisciplinaire du GIS : Le rapport à la submersion des sociétés littorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d'Histoire et Sciences de la mer, May 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527687v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
+                <w:t xml:space="preserve">The deformation monitoring of the Arles Rhone 3 Roman barge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Peloso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 14th ICOM-CC Wet Organic Archaeological Materials (WOAM) Working Group Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Mary Rose Trust; Historic England, May 2019, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03447884v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+                <w:t xml:space="preserve">Archéologie navale à l’ère du virtuel : évolution des outils et des problématiques de recherche dans l’étude des navires antiques de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Le réel et le virtuel. 144e Congrès du Comité des travaux historiques et scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01992762v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03447884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440034v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The late antique shipwreck of Debeljak, Croatia: preliminary observations on the ship structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Koncani Uhač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Giulia Boetto; Patrice Pomey; Pierre Poveda, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01477556v1</w:t>
+                <w:t xml:space="preserve">halshs-01992762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecture diachronique et interdisciplinaire de l'occupation et des activités humaines dans la haute vallée de Freissinières et ses marges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde FRECHALP " la haute vallée de Freissinières : empreinte humaine et changement des paysages d'un espace alpin depuis 10'000 ans (Hautes Alpes, Parc national des Ecrins)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France</w:t>
+              <w:t xml:space="preserve">XIVe colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00936877v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
+                <w:t xml:space="preserve">Approche pluridisciplinaire du domaine antique de Richeaume et de son espace funéraire sur le piémont méridional de la montagne Sainte-Victoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Vivre dans la mémoire des hommes ». Nouvelles recherches sur les espaces funéraires romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01477570v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+                <w:t xml:space="preserve">Lecture diachronique et interdisciplinaire de l'occupation et des activités humaines dans la haute vallée de Freissinières et ses marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+              <w:t xml:space="preserve">Table-ronde FRECHALP " la haute vallée de Freissinières : empreinte humaine et changement des paysages d'un espace alpin depuis 10'000 ans (Hautes Alpes, Parc national des Ecrins)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+                <w:t xml:space="preserve">halsde-00936877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Richeaume, un espace domanial et funéraire, de l’Antiquité au Haut Moyen-Âge, sur le piémont méridional de la Sainte-Victoire : approche pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Abellon</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titien Bartette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lattard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t>
+              <w:t xml:space="preserve">Séminaire « La Grèce et la Méditerranée antiques » </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166017v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nécropole antique de Richeaume XIII (Puyloubier, Bouches-du-Rhône) : traitement et topographie des inhumations de tout-petits dans l’Antiquité gallo-romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Abellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres autour de la mort des tout-petits (Mortalité fœtale et infantile)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement d’anthropologie et d’archéologie funéraire, Dec 2009, Saint-Germain-en-Laye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie et paléoenvironnement dans les Alpes méridionales françaises, Hauts massifs de l'Argentiérois, du Champsaur et de l'Ubaye, Hautes-Alpes et Alpes-de-Haute-Provence, Néolithique final - début de l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzi Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Court-Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque GDR JURALP organisé à Aix-en-Provence les 15 et 16 novembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Aix-en-Provence, France. pp.253-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00415900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les massifs de l'Argentiérois du Mésolithique au début de l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5162,51 +5412,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuplement de l'arc alpin : 131e congrès national des sociétés historiques et scientifiques, Grenoble, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.123-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5216,51 +5466,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological approach for the conservation of ancient wooden shipwrecks in Museum exhibitions. The example of the Roman barge Arles-Rhône 3 (Arles, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5269,106 +5519,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBSA 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodological approach for the conservation of ancient wooden shipwrecks in Museum exhibitions. The example of the roman barge Arles-Rhône 3 (Arles, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Peloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5377,188 +5627,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Boat &amp; Ship Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une analyse spatiale du matériel céramique de l’épave de la Madrague de Giens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Basuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mer, le littoral et le territoire du IIe s. av. J.-C. au milieur du Ier s. apr. J.-C. entre le Rhône et les Alpes maritimes. Congrès international de la SFECAG (Hyères (Var), 18-21 mai 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the Monitoring Preservation Program (2015-2017) of the Roman barge Arles Rhône 3 (Arles, France). An innovative approach for the monitoring of ancient wooden shipwrecks in Museum exhibitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5587,73 +5837,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Boat and Ship Archaeology - ISBSA 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of the Monitoring Preservation Program (2015-2017) of the Roman barge Arles Rhône 3 (Arles, France). An innovative approach for the monitoring of ancient wooden shipwrecks in Museum exhibitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5682,51 +5932,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International symposium on boat and ship archaeology (ISBSA 15). Open sea, closed sea: local and inter-regional traditions in shipbuilding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5736,91 +5986,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman Republican wreck Ilovik–Paržine 1, island of Ilovik (Croatia): preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Miholjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavle Dugonjić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Divić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5833,132 +6083,132 @@
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Radić Rossi; Katarina Batur; Tomislav Fabijanić; Dušanka Romanović. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sailing through History. Reading the Past – Imagining the Future: Proceedings of the 16th International Symposium on Boat &amp; Ship Archaeology ISBSA 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Zadar, pp.225-233, 2024, 978-953-331-520-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15291/9789533315201.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04770848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les installations portuaires dans le Parentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Benčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovačić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5981,73 +6231,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Čaušević-Bully; I. Radman-Livaja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans d’archéologie Franco-Croate = 50 Godina Hrvatsko-Francuske suradnje u arheologiji. [Catalogue de l'exposition, Archaeological Museum in Zagreb, 14 juin - 2 juillet 2021]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée archéologique de Zagreb; Institut français en Croatie, pp.51-55, 2021, 978 -953-8143-47-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital photogrammetry of the site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6057,346 +6307,346 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod. Rezultati arheološkog istraživanja, analiza i studija / Prehistoric sewn boat. Results of the Archaeological Research, Analysis and Study</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arheološki muzej Istre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-59, 2020, Monographs and catalogues, 978-953-8082-50-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02986303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le niveau moyen de la mer en Istrie à l’époque romaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanja Faivre</w:t>
+                <w:t xml:space="preserve">Qui est l’auteur de l’aqueduc du Galermi ? Nouvelles pistes sur un aqueduc plurimillénaire en province de Syracuse (Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">S.C. Fiorello; F. Tassaux. </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Turci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bouffier; O.Belvedere; S.Vassallo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo, Atti della Tavola Rotonda di Bari (22-23 maggio 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius éditions, 2019, Scripta antiqua, sér. AdriAtlas 2</w:t>
+              <w:t xml:space="preserve">Gérer l’eau en Méditerranée au premier millénaire avant J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-85, 2019, Archéologies méditerranéennes, 9791032002094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03513341v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui est l’auteur de l’aqueduc du Galermi ? Nouvelles pistes sur un aqueduc plurimillénaire en province de Syracuse (Italie)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+                <w:t xml:space="preserve">Le niveau moyen de la mer en Istrie à l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">S. Bouffier; O.Belvedere; S.Vassallo. </w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Bakran-Petricioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S.C. Fiorello; F. Tassaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer l’eau en Méditerranée au premier millénaire avant J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.65-85, 2019, Archéologies méditerranéennes, 9791032002094</w:t>
+              <w:t xml:space="preserve">AdriAtlas e i paesaggi costieri dell’Adriatico tra Antichità e Altomedioevo, Atti della Tavola Rotonda di Bari (22-23 maggio 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius éditions, 2019, Scripta antiqua, sér. AdriAtlas 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089190v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03513341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation préhistorique et protohistorique de la montagne et de l’abri Faravel dans le parc national des Écrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6459,73 +6709,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc; Laboratoire EDYTEM, 2019, 978-2-919732-87-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges graphiques, culture matérielle et matières premières : circulations du Néolithique aux âges des métaux dans les Alpes du sud. Les exemples de l’abri Faravel (Freissinières, Hautes-Alpes), de l’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence) et du tertre des Sagnes (Jausiers, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6574,329 +6824,329 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://books.openedition.org/cths/7627, 2019, 9782735508846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROSYRA Project. Some Reflections about the Ancient Aqueduct of Galermi (Syracuse, Italy)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+                <w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Jonas Berking. </w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Radic Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Management in Ancient Civilizations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sveuciliste u Zadru; Institut za pomorsku bastinu ARS NAUTICA, pp.26-46, 2018, 987-953-331-190-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089168v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater research and analysis of the hull structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Boetto</w:t>
+                <w:t xml:space="preserve">HYDROSYRA Project. Some Reflections about the Ancient Aqueduct of Galermi (Syracuse, Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">I. Radic Rossi; G. Boetto. </w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jonas Berking. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAKOŠTANE VELI SKOLI - Kasnoantički brodolom u geološko-geografskom i kulturnopovijesnom kontekstu / The Late Roman shipwreck in its geological-geographic and culturalhistorical context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Management in Ancient Civilizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 53, Edition Topoi, pp.289-309, 2018, Berlin Studies of the Ancient World, 978-3-9818369-6-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17171/3-53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978905v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conservation du chaland au sein du musée : les nouvelles technologies au service du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Courboules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6929,73 +7179,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marlier, Sabrina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles-Rhône 3, du fleuve au musée. Journal de bord d’une opération archéologique hors du commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.240-241, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalna fotogrametrija i dokumentacija broda / Numerical photogrammetry and documentation of the boat / La fotogrammetria numerica e la documentazione del relitto / La photogrammétrie numérique et la documentation de l'épave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7015,73 +7265,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Koncani Uhač; G. Boetto; M. Uhač. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zambratija. Prapovijesni šivani brod / Prehistoric sewn boat / Una barca cucita preistorica / Un bateau cousu préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, Archaeological Museum of Istria, pp.50-53, 2017, Katalog, 978-953-8082-12-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole de suivi pour la conservation muséale de l'épave Arles Rhône 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7110,393 +7360,393 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des lacs et des rivières. Histoire, techniques et apports en Belgique, France et Suisse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cedarc, pp.264, 2017, 2-87149-083-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02509602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et complexité des pratiques liées à la crémation en contexte rural en Gaule narbonnaise : l’approche interdisciplinaire de l’espace funéraire domanial de Richeaume XIII (Puyloubier, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titien Bartette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Solenn de Larminat; Rémi Corbineau; Alexis Corrochano; Yves Gleize; Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l’archéologie funéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-58, 2017, Publication du GAAF, 9781234567897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01726988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de relevés de vestiges submergés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Kovacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benčić Gaetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Blanc-Bijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Istrie et la mer : la côte du Parentin dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boccard, pp.121-124, 2011, 9782356130549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données récentes sur l'occupation humaine dans les Alpes méridionales durant l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Segard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Golosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7506,73 +7756,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis par Stéfan Tzortzis et Xavier Delestre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la montagne européenne : actes de la table ronde internationale de Gap, 29 septembre-1er octobre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : Errance ; Aix-en-Provence : Centre Camille-Jullian, 2010, Bibliothèque d'archéologie méditerranéenne et africaine, ISSN 2101-2849 ; 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures pastorales d'altitude et paléoenvironnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7635,51 +7885,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Jospin &amp; Tassadite Favrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premiers bergers des Alpes : de la préhistoire à l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Infolio Editions, pp.92-101, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7689,139 +7939,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération archéologique, site alpin des Six Cabanes : levé topographique, Saint-Maurice-en-Valgaudemar- 05, Juillet 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parc National des Ecrins; Aix Marseille Université; Centre Camille Jullian (UMR 7299). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05562025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7830,120 +8080,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7952,147 +8202,147 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriboats – Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,1438 +8363,1438 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'Europe et des Affaires Etrangères; Centre Camille Jullian (UMR 7299). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03976155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'Archéologie Provence-Alpes-Côte d'Azur; CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2021, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port antique à Marseille (Bouches-du-Rhône) : surveillance archéologique des travaux de requalification. Rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mellinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Sagetat-Basseuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Corré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Dossier 12161, Inrap Midi-Méditerranée. 2021, pp.276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03521474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arles. Mas Thibert, Marais du Vigueirat. Rapport d’opération de prospection avec matériel instrumenté 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS); Service Régional d'Archéologie PACA. 2020, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03565690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the current state of conservation of the Punic Ship of Marsala and guidelines for its restoration and new display</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Bernard-Maugiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Giglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Honor Frost Foundation. 2019, pp.60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03447872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978908v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bromblet</w:t>
+                <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2017 et opérations projetées en 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2017, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023749v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADRIBOATS. Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Batur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Batur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2016, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rieth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Groscaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalliopi Baika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478796v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01479468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rhodes 4 shipwreck: final report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADRIBOATS - Navires et navigation en Adriatique orientale dans l’Antiquité. Rapport des opérations 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Divić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Ferreira Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Groscaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2015, 44 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et du développement international. 2015, 193 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01479468v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">halshs-01478787v1</w:t>
+                <w:t xml:space="preserve">hal-01440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Boetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Université de Zadar; Musée archéologique d'Istrie. 2014, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440049v1</w:t>
+                <w:t xml:space="preserve">halshs-01478787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Zakynthos shipwreck: final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rieth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9556,73 +9806,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Groscaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Technological Education Institute of Athens. 2013, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01479471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9631,364 +9881,364 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2012, 65 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Damelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2011, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9997,486 +10247,486 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauria, Site mégalithique de Stazzona – I Stantari, Sartène, Corse-du-Sud, Rapport 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy André</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-01766423v1</w:t>
+                <w:t xml:space="preserve">hal-02166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richeaume XIII. Rapport Intermédiaire d’Opération 2010 (Puyloubier, Bouches-du-Rhône), Opération archéologique programmée pluriannuelle 2010-2012</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+                <w:t xml:space="preserve">Cauria, Site mégalithique de Stazzona – I Stantari, Sartène, Corse-du-Sud, Rapport 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2010, 191 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Collectivité Territoriale de Corse, Musée départemental de Préhistoire Corse, UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence - C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02166057v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CASKA – Navires et navigation en Dalmatie romaine : recherches d’archéologie maritime et navale à Caska (île de Pag, Croatie). Rapport des opérations 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Boetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Damelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères et européennes. 2010, 73 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01478755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération dans le Parc National des Écrins et en périphérie (Hautes-Alpes). Prospections pédestres thématiques et relevés de terrain dans les massifs du Pinier (Freissinières) et de l'Eychauda (Pelvoux), secteur Argentiérois/Vallouise (alt. 2350 - 2800 m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10485,120 +10735,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration de découverte d'art rupestre dans le parc National des Écrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10637,195 +10887,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauria. Site mégalithique de Stazonna – I Stantari. Sartène, Corse-du-Sud. Rapport 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collectivité Territoriale de Corse, Musée départemental de Préhistoire Corse, UMR 6636 Laboratoire méditerranéen de Préhistoire Europe – Afrique, Université de Provence - C.N.R.S. - Ministère de la Culture et de la Communication – I.R.D, Maison Méditerranéenne des Sciences de l’Homme. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richeaume XIII. Opération archéologique programmée triannuelle 2007-2009 et campagne 2009 (Puyloubier, Bouches-du-Rhône), Rapport Final d’Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10834,120 +11084,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2009, 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document Final de Synthèse de fouille sur le site Richeaume XIII (Puyloubier, 13), opération archéologique programmée 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10956,120 +11206,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture; Service régional de l'archéologie de PACA. 2008, 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11078,204 +11328,204 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oppidum du Castellar à Cadenet (84). Rapport d'activité 2006. Compte-rendu des opérations de relevés (fortification préromaine), S.R.A. – P.A.C.A., Aix-en-Provence, 2006, 1 vol., plans, relevés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Isoardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CCJ - Centre Camille Jullian - Archéologie méditerranéenne et africaine (UMR7299 du CNRS). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId238"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11343,51 +11593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85365CF"/>
+    <w:nsid w:val="F5BD3B53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11574,51 +11824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0568-8257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529569v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529624v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104247v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087725v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509602v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562025v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766423v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dumas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0568-8257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828146v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Boetto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364007v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bartoli&#263; Siroti&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Ben&#269;i&#263;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Divi&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dom&#236;nguez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10572414.2023.2286998" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317443v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Belmabrouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Mokni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.6639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614333v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03909500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Koncani Uha&#269;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Poveda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Uha&#269;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03662916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Munda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5098" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049735v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gergeta Soton&#269;i&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.2043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509586v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Courboules" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Peloso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Groscaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PNWW6034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Faivre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.06.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0LTC23X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00412064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277823v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2005.3227" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Palet Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soubias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bernard-Maugiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529569v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529624v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Basuau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925763v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vidal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Borschneck" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Satre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03389049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Miholjek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Dugonji&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bivolaru" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447884v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01992762v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477556v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titien Bartette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abellon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzi Richer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592844v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562031v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009016v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509577v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104330v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770848v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15291/9789533315201.27" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515357v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kova&#269;i&#263;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ami-pula.hr/en/publishing/monographs-and-catalogues/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089190v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenhardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Turci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Bakran-Petricioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kovacic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Radic Rossi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03089168v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17171/3-53" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087725v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02509602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/publication/rencontre-autour-de-nouvelles-approches-de-larcheologie-funeraire/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#269;i&#263; Gaetano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520486v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Golosetti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562025v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03976155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521474v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellinand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Sagetat-Basseuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brousse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Corr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565690v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaumat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Giglio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978908v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Ferreira Dominguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Batur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rieth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01479471v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166057v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478755v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766421v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166068v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166079v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re P&#233;rez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Isoardi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>