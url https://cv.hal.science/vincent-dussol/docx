--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -365,165 +365,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Valéry, Chuck Miller - An Imaginary Encounter, or, Two Ways of Looking at Poetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moravian Journal of Literature and Film</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1-2), pp.81-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narratives of Secrecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (2015/4), pp.10-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063136v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04294862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard Cohen, l'homme qui voyait tomber les anges</w:t>
               </w:r>
@@ -1436,165 +1436,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ALL POETS WELCOME : Poésie de la contre-culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contre-culture américaine des années 60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claude Chastagner, Jan 2012, Montpellier (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes on Montage and Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Arts visuels : emprunts, déplacements, trans-formations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes Montpelliéraines du Monde Anglophone, Apr 2012, Université Paul-Valéry Montpellier 3 – Site Saint-Charles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04817683v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04637676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Montage and Poetry</w:t>
               </w:r>
@@ -3302,173 +3302,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bags of Possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aji Hélène; Cazé Antoine; Derail-Imbert Agnès; Oudart Clément. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">H.D.'s Trilogy and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Paris Ouest, pp.45-52, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Motifs du paysage nord-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omhovère Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art du Paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VII, Michel Houdiard éditeur, pp.179-187, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057362v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03057361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kelman's Confrontational Ethics in You Have to be Careful in the Land of the Free</w:t>
               </w:r>
@@ -4488,51 +4488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="601ABDCB"/>
+    <w:nsid w:val="46BA6C62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4719,51 +4719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7579-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090208420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203981295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140966457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063136v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294862v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637676v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057361v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-dussol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7579-7260" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090208420" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/203981295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140966457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063136v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061272v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775985v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296483v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348959v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072654v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072329v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875831v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874339v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874338v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dessens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051358v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana &#350;erban" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Sund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Coste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057361v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057365v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056623v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076762v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076761v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076760v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04768885v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>