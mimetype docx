--- v0 (2026-04-01)
+++ v1 (2026-05-13)
@@ -66,485 +66,485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing flow in remote work: the influence of IT consumerization</w:t>
+                <w:t xml:space="preserve">Artificial intelligence agents and agentic systems in hospitality and tourism: challenges, opportunities and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melina Doargajudhur</w:t>
+                <w:t xml:space="preserve">Yogesh Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geshwaree Huzooree</w:t>
+                <w:t xml:space="preserve">Mohamed Youssef Ibrahim Helal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dutot</w:t>
+                <w:t xml:space="preserve">Ibrahim Elgendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Lichy</w:t>
+                <w:t xml:space="preserve">Mousa Ahmed Albashrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuberia Hosanoo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Decision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/MD-01-2025-0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJCHM-02-2025-0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05376881v1</w:t>
+                <w:t xml:space="preserve">hal-05376873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+                <w:t xml:space="preserve">Enhancing flow in remote work: the influence of IT consumerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Melina Doargajudhur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geshwaree Huzooree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. T. Tran</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lichy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuberia Hosanoo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
+              <w:t xml:space="preserve">Management Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/MD-01-2025-0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155216v1</w:t>
+                <w:t xml:space="preserve">hal-05376881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence agents and agentic systems in hospitality and tourism: challenges, opportunities and research agenda</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Policy and Regulation Narratives of Artificial Intelligence: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Elgendy</w:t>
+                <w:t xml:space="preserve">Jean-Loup Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mousa Ahmed Albashrawi</w:t>
+                <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Hughes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. T. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Contemporary Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (3), pp.81-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJCHM-02-2025-0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/sim.243.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05376873v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Perspectives on User Engagement and Disengagement in Virtual Learning Environments (VLEs) in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Korbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Latreche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bellahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bank Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 42 (7), pp.1760-1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -715,516 +715,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to Innovation: A Dynamic Capability Model Based Enquiry into Retailers' Resistance to Blockchain Adaptation</w:t>
+                <w:t xml:space="preserve">When Online Reputation Drives Consumers' Online Repurchase Intentions: An Egyptian Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
+                <w:t xml:space="preserve">Hamed M. Shamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Balakrishnan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Radwa El Masry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.113632⟩</w:t>
+              <w:t xml:space="preserve">Global Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09721509231155276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292611v1</w:t>
+                <w:t xml:space="preserve">hal-04292616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Darkverse: A Multi-Perspective Analysis of the Negative Societal Impacts of the Metaverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Resistance to Innovation: A Dynamic Capability Model Based Enquiry into Retailers' Resistance to Blockchain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kshetri</w:t>
+                <w:t xml:space="preserve">J. Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hughes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10796-023-10400-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.113632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292609v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaverse Marketing: How the Metaverse Will Shape the Future of Consumer Research and Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Exploring the Darkverse: A Multi-Perspective Analysis of the Negative Societal Impacts of the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kshetri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
+                <w:t xml:space="preserve">Nripendra P. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Alalwan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S.J. Ahn</w:t>
+                <w:t xml:space="preserve">A.M. Baabdullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.21767⟩</w:t>
+              <w:t xml:space="preserve">Information Systems Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.2071--2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10796-023-10400-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292610v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Online Reputation Drives Consumers' Online Repurchase Intentions: An Egyptian Story</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metaverse Marketing: How the Metaverse Will Shape the Future of Consumer Research and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed M. Shamma</w:t>
+                <w:t xml:space="preserve">A.A. Alalwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radwa El Masry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.J. Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Business Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (4), pp.750--776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09721509231155276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mar.21767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292616v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping the Metaverse into Reality: A Holistic Multidisciplinary Understanding of Opportunities, Challenges, and Avenues for Future Investigation</w:t>
               </w:r>
@@ -1344,77 +1344,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Artificial Intelligence Research in Technological Forecasting and Social Change: Research Topics, Trends, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nripendra P. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giannakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1504,77 +1504,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashok Kumar Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nripendra P. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyanarayana Parayitam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yogesh K. Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 164, </w:t>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.K. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Information Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key role of corporate IT reputation in driving organizational performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Lehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2054,51 +2054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Entrepreneurship into the Design Classroom: Case Studies from the Developing World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance van Horne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,820 +2142,911 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13132-017-0499-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a Measurement Scale for E-Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate Reputation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.294-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/crr.2015.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should firms use social media the way they are supposed to be? An affordance perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Sokolova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Technology Management, Operations and Decisions (ICTMOD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2023, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The subtle role of governments in the development of artificial intelligence: Evidence from the OECD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The prescriptive roles of avatars in the online wine shopping experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Sorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charlemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des agents virtuels sur la confiance et l’intention d’achat de vin en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Sorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Charlemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treizième Journée AFM du Marketing Agroalimentaire à Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-creation process in the development of nostalgic new products: a netnographics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-creation process in the development of nostalgic new products: a netnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrative Sciences Association of Canada (ASAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Calgary (Alberta), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The co-creation process in the development of nostalgic new products : a netnographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Errajaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Partouche-Sebban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3102,51 +3193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05376881v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Doargajudhur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geshwaree Huzooree" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuberia Hosanoo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2025-0120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05376873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Ibrahim Helal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elgendy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2025-0287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05239559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Korbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Newman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14697874251360579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Latreche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bellahcene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBM-02-2023-0100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292611v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balakrishnan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Das" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kshetri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nripendra P. Rana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Baabdullah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10400-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alalwan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed M. Shamma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa El Masry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09721509231155276" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koohang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-B. Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.-H. Tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Emran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2023.2165197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Patel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayana Parayitam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sokolova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kefi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556948v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Sokolova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05376873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Dwivedi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Ibrahim Helal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Elgendy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousa Ahmed Albashrawi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Hughes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCHM-02-2025-0287" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05376881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melina Doargajudhur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geshwaree Huzooree" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lichy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuberia Hosanoo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-01-2025-0120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Richet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Porcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/sim.243.0081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05239559v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Korbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Kachour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Newman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14697874251360579" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Latreche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bellahcene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJBM-02-2023-0100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292616v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed M. Shamma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwa El Masry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09721509231155276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292611v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh K. Dwivedi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balakrishnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Das" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.113632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292609v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kshetri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hughes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nripendra P. Rana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Baabdullah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-023-10400-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Alalwan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koohang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Nord" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-B. Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W.-H. Tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Emran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08874417.2023.2165197" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giannakis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2023.122579" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292615v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashok Kumar Patel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Singh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyanarayana Parayitam" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.113917" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292614v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sokolova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kefi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2022.102546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115037v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bergeron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.222.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Khelladi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.C. Haeb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2021040102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525771v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance van Horne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Sosa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ahmad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-017-0499-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616096v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/crr.2015.15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556948v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Sokolova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tra Tran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453264v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Sorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Charlemagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511672v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334414v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Errajaa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Partouche-Sebban" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334421v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>