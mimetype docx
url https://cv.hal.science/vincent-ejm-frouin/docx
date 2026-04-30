--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -181,299 +181,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
+                <w:t xml:space="preserve">Parsing Autism Heterogeneity: Transcriptomic Subgrouping of Imaging-Derived Phenotypes in Autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
+                <w:t xml:space="preserve">Johanna Leyhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Caroline Gurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Lisa M Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chavas</w:t>
+                <w:t xml:space="preserve">Hanna Seelemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laval</w:t>
+                <w:t xml:space="preserve">Bassem Hermila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (1), pp.80-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2025.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500148v1</w:t>
+                <w:t xml:space="preserve">pasteur-05228339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Autism Heterogeneity: Transcriptomic Subgrouping of Imaging-Derived Phenotypes in Autism</w:t>
+                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Leyhausen</w:t>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gurr</w:t>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa M Berg</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Seelemeyer</w:t>
+                <w:t xml:space="preserve">Joël Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Hermila</w:t>
+                <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2025.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05228339v1</w:t>
+                <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetrance of Neurodevelopmental Copy Number Variants Is Associated With Variations in Cortical Morphology</w:t>
               </w:r>
@@ -606,51 +606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-supervised learning framework for discovering cortical folding patterns under genetic influence: Application to the Anterior Cingulate Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -721,749 +721,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing the Brain in Autism: Linking Behavioral Domains to Neuroanatomical Variation and Genomic Underpinnings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanna Seelemeyer</w:t>
+                <w:t xml:space="preserve">Interpretable and integrative deep learning for discovering brain-behaviour associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gurr</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2024.12.003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-85032-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05228242v1</w:t>
+                <w:t xml:space="preserve">hal-04471394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable and integrative deep learning for discovering brain-behaviour associations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+                <w:t xml:space="preserve">Decomposing the Brain in Autism: Linking Behavioral Domains to Neuroanatomical Variation and Genomic Underpinnings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Seelemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
+                <w:t xml:space="preserve">Caroline Gurr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Leyhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa M Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte M Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.2312. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.1067-1077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-85032-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471394v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05228242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of Brain Maturation in Autism and Their Molecular Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gomez</w:t>
+                <w:t xml:space="preserve">Martina Arenella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Jason P Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Michael V Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Christian Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (12), pp.1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2024.3194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512801v1</w:t>
+                <w:t xml:space="preserve">pasteur-05228225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Brain Maturation in Autism and Their Molecular Associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Arenella</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason P Lerch</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael V Lombardo</w:t>
+                <w:t xml:space="preserve">Nikitas Koussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beckmann</w:t>
+                <w:t xml:space="preserve">Julia Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (12), pp.1253. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 46 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2024.3194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05228225v1</w:t>
+                <w:t xml:space="preserve">hal-04815478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
+                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikitas Koussis</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sidorenko</w:t>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 46 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815478v1</w:t>
+                <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroanatomical substrates of autism and ADHD and their link to putative genomic underpinnings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa M Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gurr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Leyhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Seelemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Bletsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea L Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodia Dangouloff-Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1942,51 +1942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dandine-Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,420 +2178,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion in adolescents</w:t>
+                <w:t xml:space="preserve">Social brain activation during mentalizing in a large autism cohort: the Longitudinal European Autism Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">Carolin Moessnang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Antonella Scelsi</w:t>
+                <w:t xml:space="preserve">Sarah Baumeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Toro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Artiges</w:t>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227355⟩</w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-020-0317-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416654v2</w:t>
+                <w:t xml:space="preserve">hal-02490559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nora C Vetter</w:t>
+                <w:t xml:space="preserve">Genome wide association study of incomplete hippocampal inversion in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Antonella Scelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0227355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463050v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social brain activation during mentalizing in a large autism cohort: the Longitudinal European Autism Project</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goyard</w:t>
+                <w:t xml:space="preserve">Pauline Bezivin Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Charman</w:t>
+                <w:t xml:space="preserve">Nora C Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02490559v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical, molecular, and radiomic profile of gliomas with FGFR3-TACC3 fusions</w:t>
               </w:r>
@@ -2750,51 +2750,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2845,103 +2845,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plis de passage&amp;quot; Deserve a Role in Models of the Cortical Folding Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Labra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (6), pp.1035 - 1048. </w:t>
@@ -3286,64 +3286,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Oldehinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolfers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (6), pp.567-578. </w:t>
@@ -3375,429 +3375,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02070425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">Altered Connectivity Between Cerebellum, Visual, and Sensory-Motor Networks in Autism Spectrum Disorder: Results from the EU-AIMS Longitudinal European Autism Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Oldehinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Maarten Mennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Marquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784749v1</w:t>
+                <w:t xml:space="preserve">pasteur-02029576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Connectivity Between Cerebellum, Visual, and Sensory-Motor Networks in Autism Spectrum Disorder: Results from the EU-AIMS Longitudinal European Autism Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maarten Mennes</w:t>
+                <w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Marquand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Tillmann</w:t>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.297 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2018.11.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2018.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02029576v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
               </w:r>
@@ -3917,77 +3917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Shape Analysis of Large Datasets Based on Diffeomorphic Iterative Centroids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Glaunès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4103,51 +4103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.17624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4315,103 +4315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2018, </w:t>
@@ -4443,697 +4443,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
+                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): design and methodologies to identify and validate stratification biomarkers for autism spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Guadalupe</w:t>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel R. Mathias</w:t>
+                <w:t xml:space="preserve">Luke Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
+                <w:t xml:space="preserve">Emily J H Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-017-0146-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382787v1</w:t>
+                <w:t xml:space="preserve">pasteur-01967232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Noulhiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527005v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): clinical characterisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Tillmann</w:t>
+                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Crawley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Wooldridge</w:t>
+                <w:t xml:space="preserve">Marion Noulhiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-017-0145-9⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967230v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): design and methodologies to identify and validate stratification biomarkers for autism spectrum disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): clinical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Charman</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Crawley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Mason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emily J H Jones</w:t>
+                <w:t xml:space="preserve">Caroline Wooldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Autism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (24), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-017-0146-8⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-017-0145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967232v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Guadalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+                <w:t xml:space="preserve">Samuel R. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Comte</w:t>
+                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+                <w:t xml:space="preserve">Christopher D. Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
+                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583472v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain regions related to impulsivity mediate the effects of early adversity on antisocial behavior</w:t>
               </w:r>
@@ -5515,1069 +5515,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01221894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A kinome-targeted RNAi-based screen links FGF signaling to H2AX phosphorylation in response to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cohen</w:t>
+                <w:t xml:space="preserve">Sami Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Amandine Pitaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Mhaya</w:t>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lustremant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (18), pp.3559-3573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1901-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251239v1</w:t>
+                <w:t xml:space="preserve">hal-02108972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel Generalized Canonical Correlation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01221880v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Generalized Canonical Correlation Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ortuño-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fonseca-Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Aritio-Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Moreno Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238943v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01221880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinome-targeted RNAi-based screen links FGF signaling to H2AX phosphorylation in response to radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Benzina</w:t>
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pitaval</w:t>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Lustremant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (18), pp.3559-3573. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1901-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108972v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
+                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip A. Spechler</w:t>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A. Orr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Scott Mackey</w:t>
+                <w:t xml:space="preserve">Michel Vittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Data Sharing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01221896v1</w:t>
+                <w:t xml:space="preserve">cea-01213448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pinel</w:t>
+                <w:t xml:space="preserve">Philip A. Spechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Moreno</w:t>
+                <w:t xml:space="preserve">Catherine A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees-Jan Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Data Sharing, </w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01213448v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01221896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable Selection for Generalized Canonical Correlation Analysis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine Learning Patterns for Neuroimaging-Genetic Studies in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grill</w:t>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tudoran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Costan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goetz Brasche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biostatistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxu001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Recent advances and the future generation of neuroinformatics infrastructure, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071432v1</w:t>
+                <w:t xml:space="preserve">hal-01057325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Patterns for Neuroimaging-Genetic Studies in the Cloud</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Variable Selection for Generalized Canonical Correlation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goetz Brasche</w:t>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Recent advances and the future generation of neuroinformatics infrastructure, 8, </w:t>
+              <w:t xml:space="preserve">Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3), pp.569-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fninf.2014.00031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biostatistics/kxu001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01057325v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ENIGMA Consortium : large-scale collaborative analyses of neuroimaging and genetic data</w:t>
               </w:r>
@@ -6697,77 +6697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized parcellation based inference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6831,51 +6831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward global tractography.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 80, pp.290-6. </w:t>
@@ -6990,51 +6990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant correlation between a set of genetic polymorphisms and a functional brain network revealed by feature selection and sparse Partial Least Squares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,103 +7123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyXNAT: XNAT in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thyreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (12), pp.1-14. </w:t>
@@ -7270,77 +7270,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Constrained Discriminant Analysis: A New Method for the Integration of a Graph into a Classification Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (10), pp.e26146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7374,90 +7374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Association Networks from Microarray Data Using a Regularized Estimation of Partial Correlation Based on the PLS Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ACM Transactions on Computational Biology and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (2), pp.251-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7629,51 +7629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary approaches for the reverse-engineering of gene regulatory networks: a study on a biologically realistic dataset.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gidrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,51 +7918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
@@ -8177,51 +8177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lucchesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pawlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8264,920 +8264,924 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02618889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-supervised contrastive learning unveils cortical folding pattern linked to prematurity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decoding the brain shape : Noillopmahc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gondova</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIDL 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IABM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562435v1</w:t>
+                <w:t xml:space="preserve">hal-05586514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of imaging-genetics to overall survival prediction compared to clinical status for PCNSL patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Self-supervised contrastive learning unveils cortical folding pattern linked to prematurity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gondova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI 2021 - International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">MIDL 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03162611v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction performance of radiomic features when obtained using an object detection framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of imaging-genetics to overall survival prediction compared to clinical status for PCNSL patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rebei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Rebei</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISBI 2021 - International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">, IEEE, Apr 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03162316v1</w:t>
+                <w:t xml:space="preserve">cea-03162611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of surface area and cortical thickness: a comparison between the Human Connectome Project and the UK Biobank dataset</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Prediction performance of radiomic features when obtained using an object detection framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Chegraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2019 - Proceedings of the IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Venice, Italy</w:t>
+              <w:t xml:space="preserve">IEEE ISBI 2021 - International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02016831v1</w:t>
+                <w:t xml:space="preserve">cea-03162316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Structural MRI Radiomics Predict DIPG Histone H3 Mutation and Patient Overall Survival at Diagnosis Time?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+                <w:t xml:space="preserve">Heritability of surface area and cortical thickness: a comparison between the Human Connectome Project and the UK Biobank dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE EMBS International Conference on Biomedical &amp; Health Informatics (BHI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISBI 2019 - Proceedings of the IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03089690v1</w:t>
+                <w:t xml:space="preserve">cea-02016831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unearthing the Evolutionary History of Genetic Variants Influencing Human Sulcal Widening Authors: Introduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jason J Stein</w:t>
+                <w:t xml:space="preserve">Can Structural MRI Radiomics Predict DIPG Histone H3 Mutation and Patient Overall Survival at Diagnosis Time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Goya Outi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE EMBS International Conference on Biomedical &amp; Health Informatics (BHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Chicago, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BHI.2019.8834524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876133v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Way Generalized Canonical Correlation Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+                <w:t xml:space="preserve">Unearthing the Evolutionary History of Genetic Variants Influencing Human Sulcal Widening Authors: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason J Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Hong-Kong, China</w:t>
+              <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111188v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of feasibility for genome-wide haplotype association of complex traits in imaging genetics</w:t>
               </w:r>
@@ -9314,77 +9318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9403,364 +9407,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Way Generalized Canonical Correlation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Conference on Applied Linear Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Hong-Kong, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784779v1</w:t>
+                <w:t xml:space="preserve">hal-03111188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock analysis of omics and imaging data with variable selection</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01145569v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: Harnessing the CubicWeb semantic framework to manage large neuromaging genetics shared resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vittot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p34-35 Section imagerie génétique</w:t>
@@ -9783,2770 +9787,2891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical shape analysis of large datasets using diffeomorphic iterative centroids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Multiblock analysis of omics and imaging data with variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. pp.P28-29 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212226v1</w:t>
+                <w:t xml:space="preserve">inserm-01145569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Statistical shape analysis of large datasets using diffeomorphic iterative centroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Glaunés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunter D Schumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212219v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise genome-wide association study on gray matter volume reveals a SLC39A8 variant associated with subcortical structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+                <w:t xml:space="preserve">Characterization of Incomplete Hippocampal Inversions in a large dataset of young healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RITS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p32-32 Section imagerie génétique</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping - 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01145592v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+                <w:t xml:space="preserve">Voxelwise genome-wide association study on gray matter volume reveals a SLC39A8 variant associated with subcortical structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lajous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinpeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées RITS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p32-32 Section imagerie génétique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01016145v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01145592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS’14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tuebingen, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084048v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Logistic Regression for High Dimensional Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS 2014</w:t>
+              <w:t xml:space="preserve">PLS’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103734v1</w:t>
+                <w:t xml:space="preserve">hal-01084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiblock Logistic Regression for High Dimensional Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
+              <w:t xml:space="preserve">PLS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862310v1</w:t>
+                <w:t xml:space="preserve">hal-01103734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit da Mota</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832616v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brainomics: A management system for exploring and merging heterogeneous brain mapping data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Moreno</w:t>
+                <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2013 19th Annual Meeting of the Organization for Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00904768v1</w:t>
+                <w:t xml:space="preserve">hal-00832616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MapReduce Approach for Ridge Regression in Neuroimaging-Genetic Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Brainomics: A management system for exploring and merging heterogeneous brain mapping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCICTIA-MICCAI - Data- and Compute-Intensive Clinical and Translational Imaging Applications in conjonction with the 15th International Conference on Medical Image Computing and Computer Assisted Intervention - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">OHBM 2013 19th Annual Meeting of the Organization for Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730385v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00904768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimension reduction and regularisation combined with Partial Least Squares in high dimensional imaging-genetics studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A MapReduce Approach for Ridge Regression in Neuroimaging-Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Houston, United States. CD-ROM Proceedings (8 p.)</w:t>
+              <w:t xml:space="preserve">DCICTIA-MICCAI - Data- and Compute-Intensive Clinical and Translational Imaging Applications in conjonction with the 15th International Conference on Medical Image Computing and Computer Assisted Intervention - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752233v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dimension reduction and regularisation combined with Partial Least Squares in high dimensional imaging-genetics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Trinchera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
+              <w:t xml:space="preserve">PLS'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Houston, United States. CD-ROM Proceedings (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720265v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00523236v1</w:t>
+                <w:t xml:space="preserve">hal-00720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une variante des tests de sphéricité pour l'adéquation de données transcriptomiques à un graphe de régulations génétiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ouverte en Biologie et Mathématiques (JOBIM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.219-220</w:t>
+              <w:t xml:space="preserve">19th International Conference on Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421943v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00523236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping levels of exposure with same observable effects before class prediction in toxicogenomics.</w:t>
+                <w:t xml:space="preserve">Une variante des tests de sphéricité pour l'adéquation de données transcriptomiques à un graphe de régulations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society, Biotechno08, International Conference on Bioinformatics, and Biomedical Technologies, Digital Library</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée Ouverte en Biologie et Mathématiques (JOBIM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.219-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321714v1</w:t>
+                <w:t xml:space="preserve">hal-00421943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-Constrained Discriminant Analysis of functional genomics data</w:t>
+                <w:t xml:space="preserve">Grouping levels of exposure with same observable effects before class prediction in toxicogenomics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Worshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIBMW.2008.4686237⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society, Biotechno08, International Conference on Bioinformatics, and Biomedical Technologies, Digital Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France. pp. 164-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOTECHNO.2008.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346450v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
+                <w:t xml:space="preserve">Graph-Constrained Discriminant Analysis of functional genomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Machine Learning in Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine Worshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Philadelphia, United States. pp. 207-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBMW.2008.4686237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257928v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches évolutionnaires pour l'apprentissage de réseaux de régulation transcriptionnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Auliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage automatique (CAp)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France. pp.(Elec. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Transcriptional Regulatory Networks with Evolutionary Algorithms Enhanced with Niching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Fuzzy Sets Theory, expanded from 7th International Workshop on Fuzzy Logic and Applications (WILF 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Machine Learning in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00341912v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Inter-Slice Intensity Normalization using Histogram Scale-Space Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Learning Transcriptional Regulatory Networks with Evolutionary Algorithms Enhanced with Niching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Auliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of MICCAI'04</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Fuzzy Sets Theory, expanded from 7th International Workshop on Fuzzy Logic and Applications (WILF 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto-Fino, Italy. pp.612--619, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73400-0_78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust segmentation of the thalamus using Kohonen algorithm from diffusion tensor image</w:t>
+                <w:t xml:space="preserve">Robust Inter-Slice Intensity Normalization using Histogram Scale-Space Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delzescaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc of Int. Soc. for Magnetic Resonance in Medicine (ISMRM) 11th Scientific meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Proc. of MICCAI'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Saint-Malo, France, France. pp.242--249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00615955v1</w:t>
+                <w:t xml:space="preserve">inria-00615980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust segmentation of the thalamus using Kohonen algorithm from diffusion tensor image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cointepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proc of Int. Soc. for Magnetic Resonance in Medicine (ISMRM) 11th Scientific meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00615955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using 3D Non Rigid FFD-Based Method to Register post mortem 3D Histological Data and in vivo MRI of a Baboon Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delzescaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Condé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical image computing and computer-assisted intervention (MICCAI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Montreal, Canada, Canada. pp.965--966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12556,400 +12681,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of the language network using resting state fMRI data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGNOMICS Conference 2019: Bridging Gaps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02289470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the genetic bases of incomplete hippocampal inversion: a genome-wide association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia A Scelzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2019 - Annual Meeting on Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02074616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Approaches in the Study of Autistic Traits using Behavioral and Imaging Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organization of Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02289422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12959,726 +13084,726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age and genetics influences on hemispheric asymmetry in superficial white matter bundles: evidence from HCP and UK biobank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Kibrislioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05500344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging genetics and neuroimaging: Polygenic risk score integration with the view to perform weakly supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01324021v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Data for Linear Regression with Structured and Sparse Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00914960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse différentielle de puces à ADN. Comparaison entre méthodes wrapper et filter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00327206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId414"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13746,51 +13871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E3BD8C1"/>
+    <w:nsid w:val="4B010A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13977,51 +14102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ejm-frouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9360-6623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165567244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leyhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Berg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Seelemeyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hermila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.07.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida E S&#248;nderby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdellaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.05.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228242v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Pretzsch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.12.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471394v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-85032-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arenella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Lerch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Lombardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beckmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2024.3194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00568-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00827-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baumeister" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Charman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0317-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Oldehinkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolfers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02029576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mennes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Marquand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967230v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Crawley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wooldridge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0145-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967232v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0146-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238943v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benzina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lustremant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1901-7" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Stein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Medland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek D Hibar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arias Vasquez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-013-9269-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auliac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-91" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr0260.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162316v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111188v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01871151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752233v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341913v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341912v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73400-0_78" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-69WM2VDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615955v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615948v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cond&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maroy" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00327206v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ejm-frouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9360-6623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165567244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leyhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Berg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Seelemeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hermila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.07.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida E S&#248;nderby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdellaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.05.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471394v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-85032-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Pretzsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arenella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Lerch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Lombardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beckmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2024.3194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00568-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00827-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baumeister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Charman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0317-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Oldehinkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolfers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02029576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mennes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Marquand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0146-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Crawley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wooldridge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0145-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benzina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lustremant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1901-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Stein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Medland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek D Hibar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arias Vasquez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-013-9269-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auliac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-91" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr0260.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01871151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341913v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341912v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73400-0_78" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-69WM2VDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615948v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cond&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maroy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00327206v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>