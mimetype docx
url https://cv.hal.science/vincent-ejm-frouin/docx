--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -972,429 +972,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05228242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of Brain Maturation in Autism and Their Molecular Associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Arenella</w:t>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason P Lerch</w:t>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael V Lombardo</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beckmann</w:t>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 81 (12), pp.1253. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2024.3194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05228225v1</w:t>
+                <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterns of Brain Maturation in Autism and Their Molecular Associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M Pretzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Martina Arenella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
+                <w:t xml:space="preserve">Jason P Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikitas Koussis</w:t>
+                <w:t xml:space="preserve">Michael V Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sidorenko</w:t>
+                <w:t xml:space="preserve">Christian Beckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 46 (2), </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 81 (12), pp.1253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2024.3194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815478v1</w:t>
+                <w:t xml:space="preserve">pasteur-05228225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
+                <w:t xml:space="preserve">Grey-matter structure markers of Alzheimer's disease, Alzheimer's conversion, functioning and cognition: a metaanalysis across 11 cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gomez</w:t>
+                <w:t xml:space="preserve">Baptiste Couvy-Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Vincent Bouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Nikitas Koussis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Julia Sidorenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 46 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512801v1</w:t>
+                <w:t xml:space="preserve">hal-04815478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuroanatomical substrates of autism and ADHD and their link to putative genomic underpinnings</w:t>
               </w:r>
@@ -1687,51 +1687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea L Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3375,295 +3375,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02070425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered Connectivity Between Cerebellum, Visual, and Sensory-Motor Networks in Autism Spectrum Disorder: Results from the EU-AIMS Longitudinal European Autism Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten Mennes</w:t>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Marquand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julian Tillmann</w:t>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2018.11.010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02029576v1</w:t>
+                <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+                <w:t xml:space="preserve">Altered Connectivity Between Cerebellum, Visual, and Sensory-Motor Networks in Autism Spectrum Disorder: Results from the EU-AIMS Longitudinal European Autism Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Oldehinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Maarten Mennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Andre Marquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry: Cognitive Neuroscience and Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpsc.2018.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883278v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02029576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chaotic morphology of the left superior temporal sulcus is genetically constrained</w:t>
               </w:r>
@@ -3777,295 +3777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical Shape Analysis of Large Datasets Based on Diffeomorphic Iterative Centroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+                <w:t xml:space="preserve">Joan Glaunès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Boughdad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Philippe</w:t>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Stalla-Bourdillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nioche</w:t>
+                <w:t xml:space="preserve">Gunter Schumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.117.199935⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401365v1</w:t>
+                <w:t xml:space="preserve">hal-01920263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Shape Analysis of Large Datasets Based on Diffeomorphic Iterative Centroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Cury</w:t>
+                <w:t xml:space="preserve">A Postreconstruction Harmonization Method for Multicenter Radiomic Studies in PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Glaunès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roberto Toro</w:t>
+                <w:t xml:space="preserve">Sarah Boughdad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chupin</w:t>
+                <w:t xml:space="preserve">Hugo Stalla-Bourdillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunter Schumann</w:t>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12, pp.803. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (8), pp.1321-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.117.199935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920263v2</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared genetic aetiology between cognitive performance and brain activations in language and math tasks</w:t>
               </w:r>
@@ -4175,965 +4175,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01944702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of reliable textural indices from multimodal brain MRI: suggestions based on a study of patients with diffuse intrinsic pontine glioma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Goya-Outi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Nioche</w:t>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6560/aabd21⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801219v1</w:t>
+                <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+                <w:t xml:space="preserve">Computation of reliable textural indices from multimodal brain MRI: suggestions based on a study of patients with diffuse intrinsic pontine glioma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Goya-Outi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Orlhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Agusti Alentorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nioche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 2018, </w:t>
+              <w:t xml:space="preserve">Physics in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (10), pp.105003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6560/aabd21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883286v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): design and methodologies to identify and validate stratification biomarkers for autism spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Loth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emily J H Jones</w:t>
+                <w:t xml:space="preserve">Marion Noulhiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-017-0146-8⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01967232v1</w:t>
+                <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): clinical characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Crawley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
+                <w:t xml:space="preserve">Caroline Wooldridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-017-0145-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583472v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Leroy</w:t>
+                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Guadalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel R. Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Noulhiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+                <w:t xml:space="preserve">Christopher D. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527005v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): clinical characterisation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling a linkage between blood transcriptional expression and activity in brain regions to infer the phenotype of schizophrenia patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Wooldridge</w:t>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Yves Zendjidjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-017-0145-9⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-017-0027-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967230v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
+                <w:t xml:space="preserve">The EU-AIMS Longitudinal European Autism Project (LEAP): design and methodologies to identify and validate stratification biomarkers for autism spectrum disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Charman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Whelan</w:t>
+                <w:t xml:space="preserve">Luke Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
+                <w:t xml:space="preserve">Emily J H Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13229-017-0146-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382787v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain regions related to impulsivity mediate the effects of early adversity on antisocial behavior</w:t>
               </w:r>
@@ -5266,51 +5266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CATI: A Large Distributed Infrastructure for the Neuroimaging of Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Operto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5515,801 +5515,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01221894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinome-targeted RNAi-based screen links FGF signaling to H2AX phosphorylation in response to radiation</w:t>
+                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Benzina</w:t>
+                <w:t xml:space="preserve">Javier Ortuño-Sierra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pitaval</w:t>
+                <w:t xml:space="preserve">Eduardo Fonseca-Pedrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+                <w:t xml:space="preserve">Rebeca Aritio-Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Lustremant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Alvaro Moreno Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-1901-7⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108972v1</w:t>
+                <w:t xml:space="preserve">cea-01221880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Generalized Canonical Correlation Analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Toro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mhaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238943v1</w:t>
+                <w:t xml:space="preserve">hal-01251239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A kinome-targeted RNAi-based screen links FGF signaling to H2AX phosphorylation in response to radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
+                <w:t xml:space="preserve">Sami Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pitaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lustremant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (18), pp.3559-3573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-1901-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01221880v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incomplete Hippocampal Inversion: A Comprehensive MRI Study of Over 2000 Subjects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel Generalized Canonical Correlation Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.160. </w:t>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (C), pp.114-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2015.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251239v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
+                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+                <w:t xml:space="preserve">Philip A. Spechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vittot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Moreno</w:t>
+                <w:t xml:space="preserve">Catherine A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees-Jan Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01213448v1</w:t>
+                <w:t xml:space="preserve">cea-01221896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip A. Spechler</w:t>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A. Orr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Scott Mackey</w:t>
+                <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Data Sharing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01221896v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01213448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Patterns for Neuroimaging-Genetic Studies in the Cloud</w:t>
               </w:r>
@@ -6429,51 +6429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Selection for Generalized Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,51 +7123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PyXNAT: XNAT in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,51 +7270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Constrained Discriminant Analysis: A New Method for the Integration of a Graph into a Classification Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Association Networks from Microarray Data Using a Regularized Estimation of Partial Correlation Based on the PLS Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7772,51 +7772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8056,51 +8056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
@@ -8567,51 +8567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of imaging-genetics to overall survival prediction compared to clinical status for PCNSL patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rebei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agusti Alentorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chegraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8934,51 +8934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Goya Outi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Calmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Orlhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9344,51 +9344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XIX-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9413,51 +9413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Way Generalized Canonical Correlation Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9694,64 +9694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vittot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9806,51 +9806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock analysis of omics and imaging data with variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10065,64 +10065,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Mhaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10203,51 +10203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10289,103 +10289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tuebingen, Germany. pp.1-4, </w:t>
@@ -10423,103 +10423,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Logistic Regression for High Dimensional Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10650,273 +10650,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833953v1</w:t>
+                <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
+                <w:t xml:space="preserve">Robust Group-Level Inference in Neuroimaging Genetic Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
+              <w:t xml:space="preserve">Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862310v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Reproducibility of Group Analysis with Randomized Brain Parcellations</w:t>
               </w:r>
@@ -10954,51 +10954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI - 16th International Conference on Medical Image Computing and Computer Assisted Intervention - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Nagoya, Japan</w:t>
@@ -11040,90 +11040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: A management system for exploring and merging heterogeneous brain mapping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2013 19th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
@@ -11303,64 +11303,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11523,90 +11523,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11661,51 +11661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une variante des tests de sphéricité pour l'adéquation de données transcriptomiques à un graphe de régulations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11769,51 +11769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11899,51 +11899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11984,230 +11984,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches évolutionnaires pour l'apprentissage de réseaux de régulation transcriptionnelle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Auliac</w:t>
+                <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage automatique (CAp)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.(Elec. Proc.)</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Machine Learning in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341913v1</w:t>
+                <w:t xml:space="preserve">hal-00257928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of differentially expressed genes: a comparison between wrapper and filter methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+                <w:t xml:space="preserve">Approches évolutionnaires pour l'apprentissage de réseaux de régulation transcriptionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Auliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fleury</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence d'Alché-Buc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on Machine Learning in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Evry, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone sur l'Apprentissage automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France. pp.(Elec. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257928v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00341913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Transcriptional Regulatory Networks with Evolutionary Algorithms Enhanced with Niching</w:t>
               </w:r>
@@ -13255,51 +13255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13330,103 +13330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Löfstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13448,103 +13448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13566,103 +13566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Data for Linear Regression with Structured and Sparse Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13706,51 +13706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le Brusquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13871,51 +13871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B010A47"/>
+    <w:nsid w:val="A35DF1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14102,51 +14102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ejm-frouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9360-6623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165567244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leyhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Berg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Seelemeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hermila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.07.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida E S&#248;nderby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdellaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.05.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471394v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-85032-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Pretzsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228225v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arenella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Lerch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Lombardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beckmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2024.3194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00568-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00827-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baumeister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Charman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0317-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Oldehinkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolfers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02029576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mennes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Marquand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0146-8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967230v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Crawley" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wooldridge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0145-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108972v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benzina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lustremant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1901-7" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Stein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Medland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek D Hibar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arias Vasquez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-013-9269-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auliac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-91" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr0260.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01871151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341913v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341912v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73400-0_78" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-69WM2VDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615948v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cond&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maroy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00327206v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ejm-frouin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9360-6623" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165567244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228339v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Leyhausen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gurr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa M Berg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Seelemeyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Hermila" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.07.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468150v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Silva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida E S&#248;nderby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Abdellaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2025.05.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dufournet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Vareilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Murray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.987" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471394v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-85032-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M Pretzsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2024.12.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arenella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Lerch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Lombardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beckmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2024.3194" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Couvy-Duchesne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouteloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikitas Koussis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sidorenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70089" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05228155v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Bletsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00568-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chegraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rebei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gloaguen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btad454" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493157v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodia Dangouloff-Ros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Calmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13236113" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359983v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Karkar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dandine-Roulland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-021-00827-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Moessnang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baumeister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Charman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-020-0317-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416654v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Antonella Scelsi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227355" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Di Stefano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Picca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Saragoussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bielle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ducray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/neuonc/noaa121" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/539189" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521779v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Labra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00734-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02070425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Oldehinkel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolfers" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02029576v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Mennes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Marquand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpsc.2018.11.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2018.03.046" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01920263v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#232;s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter Schumann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00803" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Orlhac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boughdad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Stalla-Bourdillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nioche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.117.199935" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01944702v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Amalric" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pallier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35665-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01801219v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya-Outi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Alentorn" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/aabd21" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Loth" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Crawley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Wooldridge" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0145-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01583472v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Comte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Yves Zendjidjian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-017-0027-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Mason" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily J H Jones" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-017-0146-8" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251239v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cohen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhaya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2015.00160" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benzina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pitaval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lemercier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lustremant" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-1901-7" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238943v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01057325v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tudoran" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goetz Brasche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2014.00031" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01071432v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxu001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01967166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Stein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Medland" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek D Hibar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Arias Vasquez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-013-9269-5" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915243v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Fritsch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. Barker" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.11.012" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856326v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.04.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP3ZVZB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00750902v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.06.061" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT8XJCMQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Barbot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thyreau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2012.00012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00648336v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brusquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026146" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00486420v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00307649v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Auliac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence d'Alch&#233;-Buc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-9-91" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00616027v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delzescaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cond&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ayache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02618889v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lucchesi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pawlik" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alibert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/rr0260.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586514v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562435v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gondova" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162611v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162316v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016831v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089690v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Goya Outi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BHI.2019.8834524" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tilot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason J Stein" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02016635v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pierre-Jean" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01871151v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145569v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212226v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Glaun&#233;s" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunter D Schumann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01212219v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103734v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833953v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00832616v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730385v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00752233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421943v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321714v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rollin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOTECHNO.2008.17" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00346450v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBMW.2008.4686237" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257928v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fleury" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341913v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341912v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73400-0_78" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-69WM2VDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615955v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Herv&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615948v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cond&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maroy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289470v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Mekki" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02074616v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia A Scelzi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02289422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05500344v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Kibrislioglu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Vindas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00327206v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>