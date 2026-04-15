--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1216,360 +1216,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golgipathies in Neurodevelopment: A New View of Old Defects</w:t>
+                <w:t xml:space="preserve">VPS51 biallelic variants cause microcephaly with brain malformations: A confirmatory report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
+                <w:t xml:space="preserve">Annette Uwineza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Verloes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gressens</w:t>
+                <w:t xml:space="preserve">Janvier Hitayezu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Wenric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Mutesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000497035⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (8), pp.103704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2019.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322665v1</w:t>
+                <w:t xml:space="preserve">hal-02859833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPS51 biallelic variants cause microcephaly with brain malformations: A confirmatory report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Golgipathies in Neurodevelopment: A New View of Old Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+                <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janvier Hitayezu</w:t>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Wenric</w:t>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Mutesa</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (8), pp.103704. </w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5-6), pp.396-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2019.103704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000497035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859833v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoplasmic reticulum and Golgi stress in microcephaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstracts from the 50th European Society of Human Genetics Conference: Posters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,51 +1763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruti Patwardhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamala Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,90 +2001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golgi trafficking defects in postnatal microcephaly: The evidence for “Golgipathies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Colin-Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2135,64 +2135,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Verloes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupali Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (12), pp.968-981. </w:t>
@@ -3755,51 +3755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIP blockade leads to microcephaly in mice via disruption of Mcph1-Chk1 signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guimiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rosenblatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boncompain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35101-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh&#8208;berg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin Crepon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steindl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmyalakshmi Rasika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El&#160;ghouzzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000497035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uwineza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Hitayezu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Wenric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Mutesa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2019.103704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/cst2019.12.206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Izumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Drunat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruti Patwardhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamala Mani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-017-0101-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Colin-Lemesre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2017.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian N. Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Brett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nishi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee-Shien Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Molineris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mounce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.266" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Srivastava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthiv Haldipur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Graul-Neumann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2012.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57NTQ6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilan Vodjdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Titomanlio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dalous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQMDR1DC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouslama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paupe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803004105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e318148b822" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lajeunie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Heuertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201558" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Neumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fastnacht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31090" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FX55J0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lorenzato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi359" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost-Squarcioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201339" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2004.08.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mollerat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Gurrieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Morgan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sangiorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Everman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1462399403005751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dagoneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kinning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chemaitilly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yousfi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lasmoles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.4.359" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legeai-Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02238-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8HSW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lajeunie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Barcik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El Ghouzzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2001.95.5.0778" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El-Ghouzzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2000.92.4.0631" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342813v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/9.5.813" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Cameron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Parseval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.1999.90.3.0443" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200240" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0197-42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guimiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rosenblatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boncompain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35101-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh&#8208;berg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin Crepon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steindl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uwineza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Hitayezu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Wenric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Mutesa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2019.103704" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmyalakshmi Rasika" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El&#160;ghouzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000497035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/cst2019.12.206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Izumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Drunat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruti Patwardhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamala Mani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-017-0101-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Colin-Lemesre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2017.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian N. Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Brett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nishi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee-Shien Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Molineris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mounce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.266" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Srivastava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthiv Haldipur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Graul-Neumann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2012.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57NTQ6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilan Vodjdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Titomanlio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dalous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQMDR1DC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouslama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paupe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803004105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e318148b822" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lajeunie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Heuertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201558" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Neumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fastnacht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31090" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FX55J0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lorenzato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi359" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost-Squarcioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201339" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2004.08.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mollerat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Gurrieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Morgan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sangiorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Everman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1462399403005751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dagoneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kinning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chemaitilly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yousfi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lasmoles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.4.359" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legeai-Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02238-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8HSW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lajeunie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Barcik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El Ghouzzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2001.95.5.0778" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El-Ghouzzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2000.92.4.0631" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342813v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/9.5.813" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Cameron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Parseval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.1999.90.3.0443" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200240" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0197-42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>