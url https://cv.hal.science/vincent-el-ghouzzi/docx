--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -636,473 +636,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golgi Dysfunctions in Ciliopathies</w:t>
+                <w:t xml:space="preserve">Neurological outcome in WDR62 primary microcephaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Masson</w:t>
+                <w:t xml:space="preserve">Lyse Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monique Elmaleh‐bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Ernault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guilmin Crepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
+              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182773⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dmcn.15060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770350v1</w:t>
+                <w:t xml:space="preserve">hal-03357164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golgipathies reveal the critical role of the sorting machinery in brain and skeletal development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cortical organoids to model microcephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gressens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre D Baffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Boncompain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (14), pp.2135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11142135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35101-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03883807v1</w:t>
+                <w:t xml:space="preserve">hal-03716249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological outcome in WDR62 primary microcephaly</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Drunat</w:t>
+                <w:t xml:space="preserve">Golgi Dysfunctions in Ciliopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Elmaleh‐bergès</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Medicine and Child Neurology - Developmental Medicine &amp; Child Neurology</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dmcn.15060⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357164v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical organoids to model microcephaly</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gressens</w:t>
+                <w:t xml:space="preserve">Golgipathies reveal the critical role of the sorting machinery in brain and skeletal development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre D Baffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+                <w:t xml:space="preserve">Gaelle Boncompain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (14), pp.2135. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11142135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35101-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716249v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CDK5RAP2 primary microcephaly is associated with hypothalamic, retinal and cochlear developmental defects</w:t>
               </w:r>
@@ -1216,360 +1216,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VPS51 biallelic variants cause microcephaly with brain malformations: A confirmatory report</w:t>
+                <w:t xml:space="preserve">Golgipathies in Neurodevelopment: A New View of Old Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Uwineza</w:t>
+                <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janvier Hitayezu</w:t>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Wenric</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2019.103704⟩</w:t>
+              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5-6), pp.396-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000497035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859833v1</w:t>
+                <w:t xml:space="preserve">hal-02322665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Golgipathies in Neurodevelopment: A New View of Old Defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VPS51 biallelic variants cause microcephaly with brain malformations: A confirmatory report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Uwineza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
+                <w:t xml:space="preserve">Jean-Hubert Caberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+                <w:t xml:space="preserve">Janvier Hitayezu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Verloes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gressens</w:t>
+                <w:t xml:space="preserve">Stephane Wenric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leon Mutesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (5-6), pp.396-416. </w:t>
+              <w:t xml:space="preserve">European Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (8), pp.103704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000497035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmg.2019.103704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322665v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoplasmic reticulum and Golgi stress in microcephaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1603,51 +1603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstracts from the 50th European Society of Human Genetics Conference: Posters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1763,77 +1763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhruti Patwardhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyamala Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1919,51 +1919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duerinckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Ernault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (3), pp.319-332. </w:t>
@@ -2001,90 +2001,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golgi trafficking defects in postnatal microcephaly: The evidence for “Golgipathies”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Passemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Colin-Lemesre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2129,697 +2129,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Verloes</w:t>
+                <w:t xml:space="preserve">ARCN1 Mutations Cause a Recognizable Craniofacial Syndrome Due to COPI-Mediated Transport Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Izumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+                <w:t xml:space="preserve">Maggie Brett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+                <w:t xml:space="preserve">Eriko Nishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Hernandez</w:t>
+                <w:t xml:space="preserve">Ee-Shien Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 74, pp.158-176. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (2), pp.451-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324797v1</w:t>
+                <w:t xml:space="preserve">hal-02323212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in Citron Kinase Cause Recessive Microlissencephaly with Multinucleated Neurons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amanda Moccia</w:t>
+                <w:t xml:space="preserve">ARCN1 Mutations Cause a Recognizable Craniofacial Syndrome Due to COPI-Mediated Transport Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kosuke Izumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggie Brett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eriko Nishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tubeuf</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ee-Shien Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (2), pp.511-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 99 (2), pp.451-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324787v1</w:t>
+                <w:t xml:space="preserve">hal-02859852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCN1 Mutations Cause a Recognizable Craniofacial Syndrome Due to COPI-Mediated Transport Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ee-Shien Tan</w:t>
+                <w:t xml:space="preserve">ZIKA virus elicits P53 activation and genotoxic stress in human neural progenitors similar to mutations involved in severe forms of genetic microcephaly and p53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Molineris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Mounce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cell Death and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.e2440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cddis.2016.266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323212v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCN1 Mutations Cause a Recognizable Craniofacial Syndrome Due to COPI-Mediated Transport Defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maggie Brett</w:t>
+                <w:t xml:space="preserve">Abnormal spindle-like microcephaly-associated (ASPM) mutations strongly disrupt neocortical structure but spare the hippocampus and long-term memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Verloes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eriko Nishi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Drunat</w:t>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ee-Shien Tan</w:t>
+                <w:t xml:space="preserve">Odile Boespflug-Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.158-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2015.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859852v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZIKA virus elicits P53 activation and genotoxic stress in human neural progenitors similar to mutations involved in severe forms of genetic microcephaly and p53</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutations in Citron Kinase Cause Recessive Microlissencephaly with Multinucleated Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Bianchi</w:t>
+                <w:t xml:space="preserve">Brian N. Harding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Molineris</w:t>
+                <w:t xml:space="preserve">Amanda Moccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Mounce</w:t>
+                <w:t xml:space="preserve">Omar Soukarieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia Berto</w:t>
+                <w:t xml:space="preserve">Hélène Tubeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death and Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.e2440. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (2), pp.511-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/cddis.2016.266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323045v1</w:t>
+                <w:t xml:space="preserve">hal-02324787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dymeclin deficiency causes postnatal microcephaly, hypomyelination and reticulum-to-Golgi trafficking defects in mice and humans</w:t>
               </w:r>
@@ -2991,51 +2991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Peineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupali Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sowmyalakshmi Rasika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (12), pp.968-981. </w:t>
@@ -3201,177 +3201,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel RAB33B Mutation in Smith-McCort Dysplasia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lebon</w:t>
+                <w:t xml:space="preserve">Conditional Induction of Math1 Specifies Embryonic Stem Cells to Cerebellar Granule Neuron Lineage and Promotes Differentiation into Mature Granule Neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupali Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luitgard Graul-Neumann</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Csaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamala Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.22235⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.652-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859908v1</w:t>
+                <w:t xml:space="preserve">hal-02342661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel RAB33B Mutation in Smith-McCort Dysplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3393,237 +3393,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luitgard Graul-Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (2), pp.283-286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Induction of Math1 Specifies Embryonic Stem Cells to Cerebellar Granule Neuron Lineage and Promotes Differentiation into Mature Granule Neurons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rupali Srivastava</w:t>
+                <w:t xml:space="preserve">A Novel RAB33B Mutation in Smith-McCort Dysplasia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shyamala Mani</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Drunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luitgard Graul-Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (2), pp.283-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.22235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/stem.1295⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342661v1</w:t>
+                <w:t xml:space="preserve">hal-02859908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new lysosomal storage disorder resembling Morquio syndrome in sibs</w:t>
               </w:r>
@@ -3749,441 +3749,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIP blockade leads to microcephaly in mice via disruption of Mcph1-Chk1 signaling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stem cell therapy for neonatal brain injury: Perspectives and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Titomanlio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemieke Kavelaars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Dalous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamala Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilan Vodjdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1172/JCI43824⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (5), pp.698-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.22518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342671v1</w:t>
+                <w:t xml:space="preserve">hal-02342669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cell therapy for neonatal brain injury: Perspectives and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Implanted Neurosphere-Derived Precursors Promote Recovery After Neonatal Excitotoxic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Titomanlio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Bouslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Le Verche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremie Dalous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M. Kaindl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.22518⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.865-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/scd.2010.0302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02342669v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implanted Neurosphere-Derived Precursors Promote Recovery After Neonatal Excitotoxic Brain Injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Bouslama</w:t>
+                <w:t xml:space="preserve">VIP blockade leads to microcephaly in mice via disruption of Mcph1-Chk1 signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Passemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginia Le Verche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Dalous</w:t>
+                <w:t xml:space="preserve">Catherine Verney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M. Kaindl</w:t>
+                <w:t xml:space="preserve">Guilan Vodjdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (5), pp.865-879. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (8), pp.3072-3087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/scd.2010.0302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/JCI43824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342673v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gene responsible for Dyggve-Melchior-Clausen syndrome encodes a novel peripheral membrane protein dynamically associated with the Golgi apparatus</w:t>
               </w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIF Deficiency Induces Early Mitochondrial Degeneration in Brain Followed by Progressive Multifocal Neuropathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsolt Csaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiyoko Toyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4699,575 +4699,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation screening in patients with syndromic craniosynostoses indicates that a limited number of recurrent FGFR2 mutations accounts for severe forms of Pfeiffer syndrome</w:t>
+                <w:t xml:space="preserve">Dyggve–Melchior–Clausen syndrome and Smith–McCort dysplasia: Clinical and molecular findings in three families supporting genetic heterogeneity in Smith–McCort dysplasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
+                <w:t xml:space="preserve">Luitgard Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Paupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Heuertz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+                <w:t xml:space="preserve">Hans-Peter Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Martinovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Renier</w:t>
+                <w:t xml:space="preserve">Elisabeth Fastnacht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140A (5), pp.421-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.a.31090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201558⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342683v1</w:t>
+                <w:t xml:space="preserve">hal-02342682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyggve–Melchior–Clausen syndrome and Smith–McCort dysplasia: Clinical and molecular findings in three families supporting genetic heterogeneity in Smith–McCort dysplasia</w:t>
+                <w:t xml:space="preserve">Mutation screening in patients with syndromic craniosynostoses indicates that a limited number of recurrent FGFR2 mutations accounts for severe forms of Pfeiffer syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luitgard Neumann</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Fastnacht</w:t>
+                <w:t xml:space="preserve">Jelena Martinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Medical Genetics Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajmg.a.31090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342682v1</w:t>
+                <w:t xml:space="preserve">hal-02342683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial succinate is instrumental for HIF1α nuclear translocation in SDHA-mutant fibroblasts under normoxic conditions</w:t>
+                <w:t xml:space="preserve">Exclusion of the dymeclin and PAPSS2 genes in a novel form of spondyloepimetaphyseal dysplasia and mental retardation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Brière</w:t>
+                <w:t xml:space="preserve">David Genevieve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Favier</w:t>
+                <w:t xml:space="preserve">Delphine Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Bénit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+                <w:t xml:space="preserve">Catherine Prost-Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annalisa Lorenzato</w:t>
+                <w:t xml:space="preserve">Martine Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 14 (21), pp.3263-3269. </w:t>
+              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (5), pp.541-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddi359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342685v1</w:t>
+                <w:t xml:space="preserve">hal-02342690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion of the dymeclin and PAPSS2 genes in a novel form of spondyloepimetaphyseal dysplasia and mental retardation</w:t>
+                <w:t xml:space="preserve">Mitochondrial succinate is instrumental for HIF1α nuclear translocation in SDHA-mutant fibroblasts under normoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Genevieve</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Héron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Judith Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Bénit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Le Merrer</w:t>
+                <w:t xml:space="preserve">Annalisa Lorenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 13 (5), pp.541-546. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (21), pp.3263-3269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.ejhg.5201339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddi359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342690v1</w:t>
+                <w:t xml:space="preserve">hal-02342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in Dyggve–Melchior–Clausen syndrome</w:t>
               </w:r>
@@ -5279,51 +5279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold Munnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5381,520 +5381,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic rearrangement resulting in a tandem duplication is associated with split hand-split foot malformation 3 (SHFM3) at 10q24</w:t>
+                <w:t xml:space="preserve">Molecular and cellular bases of syndromic craniosynostoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier de Mollerat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacky Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddg212⟩</w:t>
+              <w:t xml:space="preserve">Expert Reviews in Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 5 (4), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1462399403005751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342801v1</w:t>
+                <w:t xml:space="preserve">hal-02342693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular bases of syndromic craniosynostoses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noradrenergic neuronal development is impaired by mutation of the proneural HASH-1 gene in congenital central hypoventilation syndrome (Ondine's curse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Népote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Attié-Bitach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Halabiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Bonaventure</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ha Trang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Reviews in Molecular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 5 (4), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12 (23), pp.3173-3180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1462399403005751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddg339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342693v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic neuronal development is impaired by mutation of the proneural HASH-1 gene in congenital central hypoventilation syndrome (Ondine's curse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in a novel gene Dymeclin (FLJ20071) are responsible for Dyggve-Melchior-Clausen syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc de Pontual</w:t>
+                <w:t xml:space="preserve">Nathalie Dagoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Népote</w:t>
+                <w:t xml:space="preserve">Esther Kinning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Attié-Bitach</w:t>
+                <w:t xml:space="preserve">Christel Thauvin-Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al Halabiah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ha Trang</w:t>
+                <w:t xml:space="preserve">Wassim Chemaitilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 12 (23), pp.3173-3180. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddg339⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 12 (3), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddg029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342800v1</w:t>
+                <w:t xml:space="preserve">hal-02342802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in a novel gene Dymeclin (FLJ20071) are responsible for Dyggve-Melchior-Clausen syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
+                <w:t xml:space="preserve">A genomic rearrangement resulting in a tandem duplication is associated with split hand-split foot malformation 3 (SHFM3) at 10q24</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Mollerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dagoneau</w:t>
+                <w:t xml:space="preserve">Fiorella Gurrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Kinning</w:t>
+                <w:t xml:space="preserve">Chad Morgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Thauvin-Robinet</w:t>
+                <w:t xml:space="preserve">Eugenio Sangiorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Chemaitilly</w:t>
+                <w:t xml:space="preserve">David Everman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 12 (3), pp.357-364. </w:t>
+              <w:t xml:space="preserve">, 2003, 12 (16), pp.1959-1971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddg029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddg212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342802v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twist haploinsufficiency in Saethre-Chotzen syndrome induces calvarial osteoblast apoptosis due to increased TNFalpha expression and caspase-2 activation</w:t>
               </w:r>
@@ -5906,51 +5906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lasmoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5991,389 +5991,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the basic domain and the loop-helix II junction of TWIST abolish DNA binding in Saethre-Chotzen syndrome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craniosynostosis and fetal exposure to sodium valproate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Legeai-Mallet</w:t>
+                <w:t xml:space="preserve">Elizabeth Lajeunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Renier</w:t>
+                <w:t xml:space="preserve">Uli Barcik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Thorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V El Ghouzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)02238-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 95 (5), pp.778-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/jns.2001.95.5.0778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342810v1</w:t>
+                <w:t xml:space="preserve">hal-02342809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craniosynostosis and fetal exposure to sodium valproate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Uli Barcik</w:t>
+                <w:t xml:space="preserve">Mutations in the basic domain and the loop-helix II junction of TWIST abolish DNA binding in Saethre-Chotzen syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Thorne</w:t>
+                <w:t xml:space="preserve">Laurence Legeai-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V El Ghouzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourgeois</w:t>
+                <w:t xml:space="preserve">Catherine Benoist-Lasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 492 (1-2), pp.112-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)02238-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3171/jns.2001.95.5.0778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342809v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibroblast growth factor receptor 3 mutation in nonsyndromic coronal synostosis: clinical spectrum, prevalence, and surgical outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V El-Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Lajeunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 92 (4), pp.631-636. </w:t>
@@ -6411,64 +6411,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saethre-Chotzen mutations cause TWIST protein degradation or impaired nuclear location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Legeai-Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Aresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,77 +6545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical variability in patients with Apert's syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Parseval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6679,103 +6679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations within or upstream of the basic helix–loop–helix domain of the TWIST gene are specific to Saethre-Chotzen syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cormier-Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Renier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 7 (1), pp.27-33. </w:t>
@@ -6813,103 +6813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations of the TWIST gene in the Saethre-Chotzene syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V El Ghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Perrin-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lajeunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Bénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (1), pp.42-46. </w:t>
@@ -7116,51 +7116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guimiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rosenblatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770350v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182773" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boncompain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35101-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh&#8208;berg&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin Crepon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15060" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716249v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Baffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steindl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859833v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uwineza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Hitayezu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Wenric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Mutesa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2019.103704" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmyalakshmi Rasika" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El&#160;ghouzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000497035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/cst2019.12.206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Izumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Drunat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruti Patwardhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamala Mani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-017-0101-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Colin-Lemesre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2017.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324787v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian N. Harding" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moccia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Brett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nishi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee-Shien Tan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323045v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Molineris" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mounce" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.266" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Srivastava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthiv Haldipur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859908v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Graul-Neumann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22235" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1295" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2012.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57NTQ6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilan Vodjdani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43824" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342669v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Titomanlio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dalous" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22518" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQMDR1DC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342673v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouslama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0302" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paupe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803004105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e318148b822" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lajeunie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Heuertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201558" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Neumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fastnacht" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31090" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FX55J0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342685v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bri&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lorenzato" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi359" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost-Squarcioni" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201339" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2004.08.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mollerat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Gurrieri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Morgan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sangiorgi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Everman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342693v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1462399403005751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dagoneau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kinning" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chemaitilly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg029" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yousfi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lasmoles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.4.359" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342810v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legeai-Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02238-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8HSW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lajeunie" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Barcik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thorne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El Ghouzzi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2001.95.5.0778" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El-Ghouzzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2000.92.4.0631" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342813v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/9.5.813" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Cameron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Parseval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.1999.90.3.0443" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200240" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0197-42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guimiot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rosenblatt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurot.2025.e00621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxg.0000000000200221" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.10.01.679540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945549v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bruneel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Csaba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202403065" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357164v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyse Ruaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh&#8208;berg&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Ernault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilmin Crepon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dmcn.15060" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Farcy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D Baffet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El Ghouzzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11142135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770350v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Masson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182773" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Boncompain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35101-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Nasser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Vera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Steindl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline L&#233;tard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106474" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322665v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowmyalakshmi Rasika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Passemard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verloes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent El&#160;ghouzzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000497035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uwineza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Caberg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janvier Hitayezu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Wenric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Mutesa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2019.103704" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15698/cst2019.12.206" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Izumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brett" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Nishi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Drunat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-018-0247-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhruti Patwardhan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamala Mani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-017-0101-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393637v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duerinckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23381" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322811v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Colin-Lemesre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2017.03.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie Brett" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nishi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ee-Shien Tan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bianchi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Molineris" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Mounce" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Berto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cddis.2016.266" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324797v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Boespflug-Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Hernandez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2015.10.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian N. Harding" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moccia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Soukarieh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tubeuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.07.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dupuis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Fafouri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bayot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Kumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Lecharpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddv038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupali Srivastava" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.137" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parthiv Haldipur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Degos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moniaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vibol Chhor" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1295" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Graul-Neumann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.22235" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859908v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342667v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fenneteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ilharreborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yline Capri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmg.2012.01.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P57NTQ6X-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342669v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Titomanlio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemieke Kavelaars" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dalous" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.22518" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QQMDR1DC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342673v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouslama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Le Verche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Kaindl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/scd.2010.0302" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilan Vodjdani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI43824" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342676v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dimitrov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paupe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sibarita" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddn371" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342678v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0803004105" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lelouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Schwendimann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NEN.0b013e318148b822" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Viollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoko Toyama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2007.00580.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luitgard Neumann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Weber" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fastnacht" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.a.31090" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FX55J0K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342683v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lajeunie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Heuertz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Martinovic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Renier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201558" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342690v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Genevieve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine H&#233;ron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Prost-Squarcioni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Merrer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5201339" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342685v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Favier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule B&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Lorenzato" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddi359" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Munnich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cormier-Daire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2004.08.012" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342693v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Bonaventure" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1462399403005751" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342800v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c de Pontual" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie N&#233;pote" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Atti&#233;-Bitach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Halabiah" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Trang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg339" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342802v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dagoneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kinning" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Thauvin-Robinet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Chemaitilly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg029" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342801v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Mollerat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Gurrieri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad Morgan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Sangiorgi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Everman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddg212" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342808v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yousfi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lasmoles" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Marie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/11.4.359" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342809v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Lajeunie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Barcik" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thorne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El Ghouzzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourgeois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2001.95.5.0778" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342810v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Legeai-Mallet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist-Lasselin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)02238-4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ8HSW8H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342812v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V El-Ghouzzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.2000.92.4.0631" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342813v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Aresta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Benoist" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/9.5.813" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Cameron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Parseval" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Journeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/jns.1999.90.3.0443" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ejhg.5200240" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342823v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Merrer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Perrin-Schmitt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng0197-42" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>