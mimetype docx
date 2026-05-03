--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Famin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active, long-lived upper-plate splay faulting revealed by thermochronology in the Alaska subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoya Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 650, pp.119140. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Interseismic Volume Strain from Chemical Mass-Balance Analysis in Tectonic Mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of tectonic mélanges from the Kodiak complex and Shimanto Belt and its implication for subduction interface processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.119085. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04753280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold waters geochemistry as a geothermal prospecting tool for hidden hydrothermal systems in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01210-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhuming an Accretionary Prism: A Case Study of the Kodiak Accretionary Complex, Alaska, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald M Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.e2023TC007754. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023tc007754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique Geochronology of Intrusive and Explosive Activity on Piton des Neiges Volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc010214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure changes recorded by trace elements in quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Trong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03774743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-enhanced diagenesis and bacterial proliferation in the Nankai accretionary prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03162829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros archipelago: a right-lateral transform boundary between the Somalia and Lwandle plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anli Bourhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 789, pp.228539. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: The role of tectonic mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334-335, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace of recycled continental crust in the Réunion hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid properties and dynamics along the seismogenic plate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.469-491. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01504.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet intrusions and deformation of Piton des Neiges, and their implication for the volcano-tectonics of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 717, pp.531 - 546. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary evolution of the Shimanto belt (Japan): a large-scale collision in Early Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1317-1337. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation processes at the down-dip limit of the seismogenic zone: The example of Shimanto accretionary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kusaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687, pp.28 - 43. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sheared sills related to flank destabilization in a basaltic volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift zones and magma plumbing system of Piton de la Fournaise volcano: How do they differ from Hawaii and Etna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.112-129. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulation in the depths of accretionary prisms: an example of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.161-176. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01163834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of an accretionary prism: The case study of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of basaltic shield volcanoes under cointrusive stress permutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.274--301. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cointrusive shear displacement by sill intrusion in a detachment: A numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1937-1943. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma degassing during the April 2007 collapse of Piton de la Fournaise: The record of semi-volatile trace elements (Li, B, Cu, In, Sn, Cd, Re, Tl, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.94-107. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basaltic calderas: Collapse dynamics, edifice deformation, and variations of magma withdrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), pp.B03209. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano destabilization by magma injections in a detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (3-4), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30717.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B3), pp.B03309. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Noda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B6), pp.B06311. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB006576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.L02301. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquakes produce carbon dioxide in crustal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (3-4), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00197197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (19), pp.L19308. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal fluid venting along a seismogenic detachment fault in the Moresby rift (Woodlark basin, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (12), pp.12003. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion probe and fluid inclusion evidences for co-seismic fluid infiltration in a crustal detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, pp.354-367. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-005-0031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA special paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metamorphic fluids inferred from Infrared microspectroscopy on natural fluid-inclusions. An example from Tinos Island (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146, pp.736-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydrothermal regime along a crustal shear zone, Tinos island, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.TC5004. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and volcanism age on landscape evolution of oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jocham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-8546, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of deep fluid pressure in veins : a new method based on quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation structure and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie géologique aidée par les outils d'imagerie en 3D et de géomatique. L'application au volcan du Piton des Neiges, Ile de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure variations recorded by quartz vein geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision on volcanoes: Case study of La Réunion, Mauritius and Rodrigues islands, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean F. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: insights from fossil examples and mechanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujin Kitamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.14897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interest areas for the development of geothermal energy in La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bès de Berc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Paths at Piton de la Fournaise Volcano: a synthesis of Hawaiian and Etnean rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Di Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanche triggered by sill intrusions in basaltic volcanoes (Piton des Neiges, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V11B-4706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations in the depths of accretionary prism: the record of quartz from the Shimanto Belt, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01139011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sliding induced by sill intrusions at Réunion Island: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-4340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale destabilization of a basaltic shield volcano (Piton des Neiges volcano, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock interaction and strain localization at midcrustal depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07320, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations and quartz ductile deformation in the depths of accretionary prisms: An integrated cathodoluminescence and infrared study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU General Assembly 2014, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion de fluides dans une zone de cisaillement ductile (Tinos, Cyclades, Grèce) : Mécanismes de circulation et implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId291"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Famin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic History of Rodrigues Island and Its Relationship With the Central Indian Ridge and the Réunion Hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GC012748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate and volcanic surface aging on fluvial erosion: A case study of Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (4), pp.e70269. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.70269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active, long-lived upper-plate splay faulting revealed by thermochronology in the Alaska subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoya Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 650, pp.119140. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of tectonic mélanges from the Kodiak complex and Shimanto Belt and its implication for subduction interface processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.119085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04753280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Interseismic Volume Strain from Chemical Mass-Balance Analysis in Tectonic Mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold waters geochemistry as a geothermal prospecting tool for hidden hydrothermal systems in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01210-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhuming an Accretionary Prism: A Case Study of the Kodiak Accretionary Complex, Alaska, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald M Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.e2023TC007754. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023tc007754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique Geochronology of Intrusive and Explosive Activity on Piton des Neiges Volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc010214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure changes recorded by trace elements in quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Trong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03774743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-enhanced diagenesis and bacterial proliferation in the Nankai accretionary prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03162829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros archipelago: a right-lateral transform boundary between the Somalia and Lwandle plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anli Bourhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 789, pp.228539. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: The role of tectonic mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334-335, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace of recycled continental crust in the Réunion hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid properties and dynamics along the seismogenic plate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.469-491. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01504.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet intrusions and deformation of Piton des Neiges, and their implication for the volcano-tectonics of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 717, pp.531 - 546. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary evolution of the Shimanto belt (Japan): a large-scale collision in Early Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1317-1337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation processes at the down-dip limit of the seismogenic zone: The example of Shimanto accretionary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kusaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687, pp.28 - 43. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sheared sills related to flank destabilization in a basaltic volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift zones and magma plumbing system of Piton de la Fournaise volcano: How do they differ from Hawaii and Etna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.112-129. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulation in the depths of accretionary prisms: an example of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.161-176. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01163834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of an accretionary prism: The case study of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of basaltic shield volcanoes under cointrusive stress permutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.274--301. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cointrusive shear displacement by sill intrusion in a detachment: A numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1937-1943. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma degassing during the April 2007 collapse of Piton de la Fournaise: The record of semi-volatile trace elements (Li, B, Cu, In, Sn, Cd, Re, Tl, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.94-107. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basaltic calderas: Collapse dynamics, edifice deformation, and variations of magma withdrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), pp.B03209. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano destabilization by magma injections in a detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (3-4), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30717.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B3), pp.B03309. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Noda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B6), pp.B06311. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB006576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.L02301. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquakes produce carbon dioxide in crustal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (3-4), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00197197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (19), pp.L19308. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal fluid venting along a seismogenic detachment fault in the Moresby rift (Woodlark basin, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (12), pp.12003. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion probe and fluid inclusion evidences for co-seismic fluid infiltration in a crustal detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, pp.354-367. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-005-0031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metamorphic fluids inferred from Infrared microspectroscopy on natural fluid-inclusions. An example from Tinos Island (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146, pp.736-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA special paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydrothermal regime along a crustal shear zone, Tinos island, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.TC5004. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and volcanism age on landscape evolution of oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jocham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-8546, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of deep fluid pressure in veins : a new method based on quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation structure and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie géologique aidée par les outils d'imagerie en 3D et de géomatique. L'application au volcan du Piton des Neiges, Ile de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure variations recorded by quartz vein geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision on volcanoes: Case study of La Réunion, Mauritius and Rodrigues islands, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean F. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: insights from fossil examples and mechanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujin Kitamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.14897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interest areas for the development of geothermal energy in La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bès de Berc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Paths at Piton de la Fournaise Volcano: a synthesis of Hawaiian and Etnean rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Di Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanche triggered by sill intrusions in basaltic volcanoes (Piton des Neiges, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V11B-4706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations in the depths of accretionary prism: the record of quartz from the Shimanto Belt, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01139011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sliding induced by sill intrusions at Réunion Island: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-4340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale destabilization of a basaltic shield volcano (Piton des Neiges volcano, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock interaction and strain localization at midcrustal depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07320, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations and quartz ductile deformation in the depths of accretionary prisms: An integrated cathodoluminescence and infrared study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU General Assembly 2014, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion de fluides dans une zone de cisaillement ductile (Tinos, Cyclades, Grèce) : Mécanismes de circulation et implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoya Fan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Morell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119140" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462212v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -W. Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fisher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04753280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04437924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01210-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04262789v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Fisher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007754" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03660523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gardiner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774743v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010346" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554472v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2067-2021" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02974675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anli Bourhane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060822v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.01.033" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717256v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mayoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01504.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01689338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01537929v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01383876v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kusaba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351758v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163834v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.05.023" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010623" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/018CB3E29A41F6FB6787DFBCFB1130F23FF5934F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058813" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981449v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.027" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007636" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553933v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30717.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sulem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241170v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006576" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241163v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Hirono" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyama" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Tanikawa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Mishima" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032512" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00197197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.10.041" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386681v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030743" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEEA7DBA34317EDDBC41E8A5592C45AC31631E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001112" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023509v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0031-x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCP0ZGF5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022394v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakashima" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063328v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;hara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jocham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8546" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810466v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4636" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554527v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9856" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588009v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554525v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10074" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587836v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588184v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean F. Gallen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552811v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Kitamura" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387000v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Di Ferrazzini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01139011v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141088v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoya Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Morell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04753280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -W. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fisher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011241" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04437924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01210-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04262789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03660523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gardiner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2067-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02974675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anli Bourhane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060822v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.01.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mayoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01504.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01689338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01537929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01383876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kusaba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.05.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003412" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/018CB3E29A41F6FB6787DFBCFB1130F23FF5934F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058813" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007636" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30717.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sulem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006576" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Hirono" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Tanikawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Mishima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00197197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.10.041" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030743" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEEA7DBA34317EDDBC41E8A5592C45AC31631E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001112" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0031-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCP0ZGF5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022394v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakashima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;hara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jocham" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8546" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4636" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554527v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9856" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587836v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10074" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean F. Gallen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Kitamura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Di Ferrazzini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01139011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>