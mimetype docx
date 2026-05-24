--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Famin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic History of Rodrigues Island and Its Relationship With the Central Indian Ridge and the Réunion Hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GC012748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate and volcanic surface aging on fluvial erosion: A case study of Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (4), pp.e70269. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.70269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active, long-lived upper-plate splay faulting revealed by thermochronology in the Alaska subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoya Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 650, pp.119140. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of tectonic mélanges from the Kodiak complex and Shimanto Belt and its implication for subduction interface processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.119085. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04753280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Interseismic Volume Strain from Chemical Mass-Balance Analysis in Tectonic Mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold waters geochemistry as a geothermal prospecting tool for hidden hydrothermal systems in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01210-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhuming an Accretionary Prism: A Case Study of the Kodiak Accretionary Complex, Alaska, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald M Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.e2023TC007754. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023tc007754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique Geochronology of Intrusive and Explosive Activity on Piton des Neiges Volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc010214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure changes recorded by trace elements in quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Trong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03774743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (2), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-enhanced diagenesis and bacterial proliferation in the Nankai accretionary prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03162829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros archipelago: a right-lateral transform boundary between the Somalia and Lwandle plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anli Bourhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 789, pp.228539. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: The role of tectonic mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334-335, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace of recycled continental crust in the Réunion hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid properties and dynamics along the seismogenic plate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.469-491. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01504.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet intrusions and deformation of Piton des Neiges, and their implication for the volcano-tectonics of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 717, pp.531 - 546. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary evolution of the Shimanto belt (Japan): a large-scale collision in Early Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1317-1337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation processes at the down-dip limit of the seismogenic zone: The example of Shimanto accretionary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kusaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687, pp.28 - 43. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sheared sills related to flank destabilization in a basaltic volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift zones and magma plumbing system of Piton de la Fournaise volcano: How do they differ from Hawaii and Etna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.112-129. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulation in the depths of accretionary prisms: an example of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.161-176. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01163834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of an accretionary prism: The case study of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of basaltic shield volcanoes under cointrusive stress permutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.274--301. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cointrusive shear displacement by sill intrusion in a detachment: A numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1937-1943. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma degassing during the April 2007 collapse of Piton de la Fournaise: The record of semi-volatile trace elements (Li, B, Cu, In, Sn, Cd, Re, Tl, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.94-107. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basaltic calderas: Collapse dynamics, edifice deformation, and variations of magma withdrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), pp.B03209. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano destabilization by magma injections in a detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (3-4), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30717.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B3), pp.B03309. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Noda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B6), pp.B06311. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB006576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.L02301. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquakes produce carbon dioxide in crustal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (3-4), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00197197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (19), pp.L19308. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal fluid venting along a seismogenic detachment fault in the Moresby rift (Woodlark basin, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (12), pp.12003. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion probe and fluid inclusion evidences for co-seismic fluid infiltration in a crustal detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, pp.354-367. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-005-0031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metamorphic fluids inferred from Infrared microspectroscopy on natural fluid-inclusions. An example from Tinos Island (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146, pp.736-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA special paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydrothermal regime along a crustal shear zone, Tinos island, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.TC5004. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and volcanism age on landscape evolution of oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jocham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-8546, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of deep fluid pressure in veins : a new method based on quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation structure and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie géologique aidée par les outils d'imagerie en 3D et de géomatique. L'application au volcan du Piton des Neiges, Ile de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure variations recorded by quartz vein geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision on volcanoes: Case study of La Réunion, Mauritius and Rodrigues islands, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean F. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: insights from fossil examples and mechanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujin Kitamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.14897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interest areas for the development of geothermal energy in La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bès de Berc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Paths at Piton de la Fournaise Volcano: a synthesis of Hawaiian and Etnean rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Di Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanche triggered by sill intrusions in basaltic volcanoes (Piton des Neiges, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V11B-4706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations in the depths of accretionary prism: the record of quartz from the Shimanto Belt, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01139011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sliding induced by sill intrusions at Réunion Island: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-4340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale destabilization of a basaltic shield volcano (Piton des Neiges volcano, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock interaction and strain localization at midcrustal depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07320, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations and quartz ductile deformation in the depths of accretionary prisms: An integrated cathodoluminescence and infrared study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU General Assembly 2014, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion de fluides dans une zone de cisaillement ductile (Tinos, Cyclades, Grèce) : Mécanismes de circulation et implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Famin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic History of Rodrigues Island and Its Relationship With the Central Indian Ridge and the Réunion Hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Seghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 27 (4), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GC012748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronized Mascarene volcanism reveals 400 kyr cycles in melt supply from the Réunion plume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-72855-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the influence of climate and volcanic surface aging on fluvial erosion: A case study of Réunion Island, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O'Hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51 (4), pp.e70269. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.70269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the volcanic history of Grande Comore and volcano-tectonic implications for the Comoros Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Rougeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 357 (G1), pp.125 - 144. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active, long-lived upper-plate splay faulting revealed by thermochronology in the Alaska subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suoya Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 650, pp.119140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04848919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Interseismic Volume Strain from Chemical Mass-Balance Analysis in Tectonic Mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Smye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hashimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04462212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of tectonic mélanges from the Kodiak complex and Shimanto Belt and its implication for subduction interface processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 648, pp.119085. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.119085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04753280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold waters geochemistry as a geothermal prospecting tool for hidden hydrothermal systems in Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Louvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-024-01210-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last 150 kyr volcanic activity on Mauritius island (Indian ocean) revealed by new Cassignol-Gillot unspiked K–Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 82, pp.101534. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2024.101534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhuming an Accretionary Prism: A Case Study of the Kodiak Accretionary Complex, Alaska, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald M Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 42, pp.e2023TC007754. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023tc007754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated geochemical spatial and temporal survey of thermal springs to characterize the geothermal resource of a volcano (Piton des Neiges, Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vimeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 154, pp.105689. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene-to-Holocene volcano-tectonic activity on Mohéli Island (Comoros archipelago) constrained by new K Ar ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Rusquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.107896. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2023.107896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamorphic reactions and their implication for the fluid budget in metapelites at seismogenic depths in subduction zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dubacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 857, pp.229844. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04087580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene volcanic activity in Anjouan Island (Comoros archipelago) revealed by new Cassignol-Gillot groundmass K–Ar and 14C ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Geffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 67, pp.101236. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential areas of interest for the development of geothermal energy in La Réunion Island based on GIS analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tourlière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, pp.107450. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special issue Comptes-Rendus Geoscience: The Mayotte seismo-volcanic crisis of 2018–2021 in the eastern Comoros archipelago (Mozambique channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme van der Woerd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitechnique Geochronology of Intrusive and Explosive Activity on Piton des Neiges Volcano, Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Gardiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (5), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021gc010214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure changes recorded by trace elements in quartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Trong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022GC010346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03774743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, TheMayotte seismo-volcanic crisis of 2018-2021 in the Comoros archipelago (Mozambique channel) / La crise sismo-volcanique de 2018-2021 deMayotte dans l’archipel des Comores (Canal duMozambique), 354 (S2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the East African Rift System from trap-scale to plate-scale rifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Quidelleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (2), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation-enhanced diagenesis and bacterial proliferation in the Nankai accretionary prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andreani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.2067-2085. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-2067-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quartz vein geochemistry records deformation processes in convergent zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris‐muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (4), pp.e2020GC009201. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GC009201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03162829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comoros archipelago: a right-lateral transform boundary between the Somalia and Lwandle plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anli Bourhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 789, pp.228539. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2020.228539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and fate of hydrothermal fluids at Piton des Neiges volcano (Réunion Island): A geochemical and isotopic (O, H, C, Sr, Li, Cl) study of thermal springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhavani Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Agrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Aunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 392, pp.106682. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2019.106682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered gabbros and peridotites from Piton des Neiges volcano, La Réunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 405, pp.107039. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: The role of tectonic mélanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 334-335, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2019.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02060822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A trace of recycled continental crust in the Réunion hotspot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 524, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2019.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid properties and dynamics along the seismogenic plate interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mayoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.469-491. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES01504.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01717256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter cracking: A source of fluid overpressure in subducting sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 721, pp.254-274. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01609033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheet intrusions and deformation of Piton des Neiges, and their implication for the volcano-tectonics of La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 717, pp.531 - 546. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.08.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertiary evolution of the Shimanto belt (Japan): a large-scale collision in Early Miocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.1317-1337. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017TC004529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01537929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation processes at the down-dip limit of the seismogenic zone: The example of Shimanto accretionary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Kusaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 687, pp.28 - 43. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of sheared sills related to flank destabilization in a basaltic volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 674, pp.195-209. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2016.02.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of magma injections, hydrothermal alteration, and deformation in a volcanic detachment (Piton des Neiges, La Réunion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Brothelande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101 (special issue), pp.155-169. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jog.2016.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rift zones and magma plumbing system of Piton de la Fournaise volcano: How do they differ from Hawaii and Etna?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303, pp.112-129. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent displacements during and after the April 2007 eruption of Piton de la Fournaise, revealed by interferometric data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 296, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2015.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulation in the depths of accretionary prisms: an example of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 655, pp.161-176. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01163834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extreme mobility of debris avalanches: A new model of transport mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Perinotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.8110-8119. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB011994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheared sheet intrusions as mechanism for lateral flank displacement on basaltic volcanoes: Applications to Réunion Island volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (10), pp.7607-7635. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cointrusive shear displacement by sill intrusion in a detachment: A numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (6), pp.1937-1943. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GL058813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation of basaltic shield volcanoes under cointrusive stress permutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (1), pp.274--301. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JB010623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of an accretionary prism: The case study of the Shimanto Belt, Kyushu, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Gadenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-24. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013TC003412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress rotations and the long-term weakness of the Median Tectonic Line and the Rokko-Awaji Segment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (10), pp.1900-1919. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014TC003600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dendritic Crystallization: A Single Process for all the Textures of Olivine in Basalts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.539-574. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egs077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma degassing during the April 2007 collapse of Piton de la Fournaise: The record of semi-volatile trace elements (Li, B, Cu, In, Sn, Cd, Re, Tl, Bi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Staudacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 254, pp.94-107. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basaltic calderas: Collapse dynamics, edifice deformation, and variations of magma withdrawal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Roult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), pp.B03209. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcano destabilization by magma injections in a detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (3-4), pp.219-222. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G30717.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcrysts Record Transient Convection at Piton de la Fournaise Volcano (La Réunion Hotspot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.2287--2305. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/petrology/egp076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B3), pp.B03309. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JB006004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three differentiation stages of a single magma at Piton de la Fournaise volcano (Reunion hot spot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Welsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Okumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “Thermal decomposition of carbonates in fault zones: Slip-weakening and temperature-limiting effects”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sulem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Noda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (B6), pp.B06311. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009JB006576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pb isotope geochemistry of Piton de la Fournaise historical lavas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bosq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Telouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to “A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (2), pp.L02301. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL032512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquakes produce carbon dioxide in crustal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichiro Fujimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (3-4), pp.487-497. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00197197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic magma storages and transfers at Piton de La Fournaise volcano (La Réunion hotspot) inferred from deformation and geochemical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yo Fukushima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 270 (3-4), pp.180-188. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chemical kinetic approach to estimate dynamic shear stress during the 1999 Taiwan Chi-Chi earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetsuro Hirono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadashi Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohei Hamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wataru Tanikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiaki Mishima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (19), pp.L19308. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal fluid venting along a seismogenic detachment fault in the Moresby rift (Woodlark basin, Papua New Guinea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoru Nakashima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (12), pp.12003. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2005GC001112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion probe and fluid inclusion evidences for co-seismic fluid infiltration in a crustal detachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, pp.354-367. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00410-005-0031-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility of metamorphic fluids inferred from Infrared microspectroscopy on natural fluid-inclusions. An example from Tinos Island (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nakashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 146, pp.736-749</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization during crustal-scale boudinage to form extensional metamorphic domes in the Aegean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSA special paper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of hydrothermal regime along a crustal shear zone, Tinos island, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (4), pp.TC5004. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive strain localisation, boudinage and extensional metamorphic complexes, the Aegean Sea Case, in Whitney D.L., Teyssier C. and Siddoway C.S., Gneiss domes in orogeny : Boulder, Colorado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 380, pp.185-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A second track of the Réunion hotspot in the Mascarene Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sindonie Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Danišík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-4542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explosive volcaniclastic sedimentation in the Comoros Archipelago over the past 1.5 Myr (western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athina Tzevahirtzian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-17220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate and volcanism age on landscape evolution of oceanic islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’hara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jocham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU25)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-8546, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-8546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements Turbiditiques Volcanoclastiques Récents du Bassin de Somalie : Sources et Origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Etcheverry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Médard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28E ÉDITION DE LA RÉUNION DES SCIENCES DE LA TERRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanism and tectonics unveiled in the Comoros Archipelago between Africa and Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme et tectonique le long de l'archipel des Comores (Canal Nord Mozambique) : état d'avancement du projet ANR COYOTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2023 - 28e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of deep fluid pressure in veins : a new method based on quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Canizarès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-4636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03810466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The record of fluid pressure variations by quartz geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of recent volcanic and tectonic provinces along the Comoros archipelago (North Mozambique Channel) ─ Preliminary results of the SISMAORE oceanographic cruise (ANR-COYOTES project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation structure and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, online, France. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie géologique aidée par les outils d'imagerie en 3D et de géomatique. L'application au volcan du Piton des Neiges, Ile de La Réunion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Paquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Villeneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation and peak-metamorphic temperature in Kodiak accretionary complex, Alaska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristin Morell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid pressure variations recorded by quartz vein geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristijan Rajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Erdmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moris-Muttoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21: Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision on volcanoes: Case study of La Réunion, Mauritius and Rodrigues islands, Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine Gourbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean F. Gallen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Replumaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed deformation along the subduction plate interface: insights from fossil examples and mechanical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asuka Yamaguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujin Kitamura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Vienne, Austria. pp.14897</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential interest areas for the development of geothermal energy in La Reunion Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Dezayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Bès de Berc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geothermal Congress : EGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magma Paths at Piton de la Fournaise Volcano: a synthesis of Hawaiian and Etnean rift zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Di Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Di Muro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris avalanche triggered by sill intrusions in basaltic volcanoes (Piton des Neiges, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ildefonse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Dec 2014, San Francisco, United States. pp.V11B-4706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations in the depths of accretionary prism: the record of quartz from the Shimanto Belt, Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ramboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Augier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01139011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale sliding induced by sill intrusions at Réunion Island: insights from numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.EGU2014-4340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale destabilization of a basaltic shield volcano (Piton des Neiges volcano, La Réunion Island)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Catry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid-rock interaction and strain localization at midcrustal depths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gueydan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, EGU06-A-07320, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid circulations and quartz ductile deformation in the depths of accretionary prisms: An integrated cathodoluminescence and infrared study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Palazzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Raimbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. EGU General Assembly 2014, 16, 2014, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01141088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The March–April 2007 Eruptions of Piton de la Fournaise as Recorded by Interferometric Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bachelery, Patrick and Lenat, Jean-François and Muro, Andrea Di and Michon, Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active Volcanoes of the Southwest Indian Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.271--286, 2016, Active Volcanoes of the World, 978-3-642-31394-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfur, selenium and tellurium systematics of southwest Indian Ocean volcanism (La Réunion Island and Fani Maoré volcano, Mayotte): constraints on the timing of sulfide saturation and crystallization, and chalcogens degassing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Piro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berthod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bachèlery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745393v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incursion de fluides dans une zone de cisaillement ductile (Tinos, Cyclades, Grèce) : Mécanismes de circulation et implications tectoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Famin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université Pierre et Marie Curie - Paris VI, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70269" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848919v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoya Fan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Morell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119140" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04753280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119085" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -W. Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fisher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011241" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04437924v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01210-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04262789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Fisher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007754" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03660523v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gardiner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010214" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010346" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2067-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02974675v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anli Bourhane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228539" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060822v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.01.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163315v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mayoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01504.1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01689338v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01537929v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01383876v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kusaba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241283v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.031" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.05.023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003412" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010623" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/018CB3E29A41F6FB6787DFBCFB1130F23FF5934F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058813" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981449v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148218v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007636" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553933v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30717.1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386675v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sulem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241170v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006576" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241163v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Hirono" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyama" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Tanikawa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Mishima" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032512" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00197197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.10.041" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386681v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030743" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEEA7DBA34317EDDBC41E8A5592C45AC31631E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386693v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001112" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0031-x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCP0ZGF5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022394v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakashima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063328v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;hara" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jocham" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8546" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810466v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4636" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554527v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9856" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587836v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554525v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10074" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588184v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean F. Gallen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552811v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Kitamura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387000v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Di Ferrazzini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387002v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01139011v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141088v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010109v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Famin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quidelleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine Gourbet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Arnould" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72855-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Hara" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.70269" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Rougeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nauret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04848919v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suoya Fan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Morell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Fisher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Raimbourg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04462212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -W. Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Smye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fisher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hashimoto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04753280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Raji&#269;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris-Muttoni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.119085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04437924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavani B&#233;nard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agrinier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lebeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01210-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573231v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04262789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moris&#8208;muttoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M Fisher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023tc007754" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04125151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105689" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04191365v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rusquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quidelleur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2023.107896" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04087580v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dubacq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229844" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03469095v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Geffray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101236" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03511687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Dezayes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107450" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04057656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me van der Woerd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.196" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03660523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paquez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Gardiner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021gc010214" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03774743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GC010346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03857244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03697015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104089" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-2067-2021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03162829v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Palazzin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GC009201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02974675v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anli Bourhane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228539" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02538144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2019.106682" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02942660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Famin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Welsch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107039" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02060822v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asuka Yamaguchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Augier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2019.01.033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02163315v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.06.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01717256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mayoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01504.1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01609033v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vacelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramboz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01689338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chaput" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.08.039" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01537929v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004529" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01383876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kusaba" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.08.013" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bascou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ildefonse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.02.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322536v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Brothelande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2016.05.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4T31M85-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241283v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Villeneuve" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.07.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172390v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cayol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Augier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2015.02.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01163834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.05.023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01351769v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perinotto" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB011994" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133675v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011139" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pinel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058813" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010623" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/018CB3E29A41F6FB6787DFBCFB1130F23FF5934F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017042v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gadenne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013TC003412" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohei Hamada" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003600" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Welsch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egs077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981449v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piro" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Staudacher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2012.12.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Roult" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007636" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553933v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G30717.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/petrology/egp076" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386675v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sulem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386666v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Okumura" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Nakashima" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241170v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sulem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Noda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB006576" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.08.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01241163v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuro Hirono" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Yokoyama" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wataru Tanikawa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiaki Mishima" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL032512" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00197197v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichiro Fujimoto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.10.041" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049565v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yo Fukushima" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.02.042" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZL23MW2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386681v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030743" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EAEEA7DBA34317EDDBC41E8A5592C45AC31631E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386693v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005GC001112" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023509v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-005-0031-x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DCP0ZGF5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022394v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakashima" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Parra" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Aubourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022412v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001509" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05575982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindonie R&#233;villon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-4542" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05590090v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Tzevahirtzian" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-17220" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063328v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;hara" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jocham" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Gallen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-8546" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04142345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etcheverry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03930099v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04123363v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03810466v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-4636" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588244v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristijan Rajic" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03445906v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ali" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554527v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9856" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588009v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10074" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean F. Gallen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Replumaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552811v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Kitamura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01332897v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine B&#232;s de Berc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387000v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Di Ferrazzini" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387002v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01139011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01387001v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829906v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jolivet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01141088v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01448832v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745393v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010109v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>