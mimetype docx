--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -581,395 +581,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Dynamic Load Factors for elastic cylinders under dynamic internal pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-analytical modeling of the flow redistribution upstream from the mixing grids in a context of nuclear fuel assembly bow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas de Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Cardolaccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Garnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-021-01440-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 371, pp.110940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03549036v1</w:t>
+                <w:t xml:space="preserve">hal-03188980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Dynamic Load Factors for elastic cylinders under dynamic internal pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Picard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Tenaud</w:t>
+                <w:t xml:space="preserve">Pierre Lamagnere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (2), https://doi.org/10.1007/s11012-021-01440-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-021-01440-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779335v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03549036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical modeling of the flow redistribution upstream from the mixing grids in a context of nuclear fuel assembly bow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérome Cardolaccia</w:t>
+                <w:t xml:space="preserve">A finite volume Chimera method for fast transient dynamics in compressible flow problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 371, pp.110940. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (10), pp.799-825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2020.110940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10618562.2021.2009468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188980v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced benchmark of the flow through a mixing vane grid - Large Eddy Simulation validation</w:t>
               </w:r>
@@ -1115,51 +1115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 199, pp.104428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2288,217 +2288,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local modal reduction in explicit dynamics with domain decomposition. Part 2 : Specific interface treatment when modal subdomains are involved</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de simulation d'impact sur un bâtiment industriel en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Koechlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.69-95</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.605-616</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450608v1</w:t>
+                <w:t xml:space="preserve">hal-00315281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de simulation d'impact sur un bâtiment industriel en béton armé</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local modal reduction in explicit dynamics with domain decomposition. Part 2 : Specific interface treatment when modal subdomains are involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 13 (5-6-7), pp.605-616</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.69-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315281v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local modal reduction in explicit dynamics with domain decomposition. Part 1 : Extension to subdomains undergoing finite rigid rotations</w:t>
               </w:r>
@@ -2727,51 +2727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2894,204 +2894,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffinement adaptatif de maillage pour la simulation en dynamique rapide avec couplages multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage éléments-finis/volumes-finis pour de l'interaction fluide compressible/structures-immergées en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folco Casadei</w:t>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516626v1</w:t>
+                <w:t xml:space="preserve">hal-01517293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage éléments-finis/volumes-finis pour de l'interaction fluide compressible/structures-immergées en dynamique transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raffinement adaptatif de maillage pour la simulation en dynamique rapide avec couplages multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Folco Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517293v1</w:t>
+                <w:t xml:space="preserve">hal-01516626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'utilisation du cache dans EUROPLEXUS</w:t>
               </w:r>
@@ -3611,109 +3611,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et ruine des structures renforcées sous impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul parallèle pour l'interaction fluide-structure en situation explosive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592854v1</w:t>
+                <w:t xml:space="preserve">hal-00592707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode sans maillage pour la modélisation des interactions fluide-structure: Application à la rupture d'un réservoir sous impact</w:t>
               </w:r>
@@ -3801,96 +3788,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul parallèle pour l'interaction fluide-structure en situation explosive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endommagement et ruine des structures renforcées sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592707v1</w:t>
+                <w:t xml:space="preserve">hal-00592854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de chocs par couplage de méthodes dynamique explicite et de décomposition modale pour des corps en rotation</w:t>
               </w:r>
@@ -3965,334 +3965,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction multi échelles en dynamique explicite avec décomposition de domaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, France</w:t>
+              <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507864v1</w:t>
+                <w:t xml:space="preserve">hal-00507885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de réduction multi échelles en dynamique explicite avec décomposition de domaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264527v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2003, États-Unis</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2003, Boston, United States. pp.1907-1910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044046-0.50467-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507885v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction methods in explicit dynamics with domain decomposition</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04150002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leturcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2023.104668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leprevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8050156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamagnere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01440-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188980v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110940" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03409431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benhamadouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04053407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ad&#233;laide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ0MDSR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.07.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5R16Z0B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caleyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3337" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMB21XL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koechlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00549-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPQ7180C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592854v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50467-X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04150002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leturcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2023.104668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leprevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8050156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamagnere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01440-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03409431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benhamadouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04053407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ad&#233;laide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ0MDSR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.07.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5R16Z0B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caleyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3337" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMB21XL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koechlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00549-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPQ7180C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50467-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>