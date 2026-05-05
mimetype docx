--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -2894,204 +2894,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage éléments-finis/volumes-finis pour de l'interaction fluide compressible/structures-immergées en dynamique transitoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raffinement adaptatif de maillage pour la simulation en dynamique rapide avec couplages multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
+                <w:t xml:space="preserve">Folco Casadei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517293v1</w:t>
+                <w:t xml:space="preserve">hal-01516626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffinement adaptatif de maillage pour la simulation en dynamique rapide avec couplages multiples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage éléments-finis/volumes-finis pour de l'interaction fluide compressible/structures-immergées en dynamique transitoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folco Casadei</w:t>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516626v1</w:t>
+                <w:t xml:space="preserve">hal-01517293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'utilisation du cache dans EUROPLEXUS</w:t>
               </w:r>
@@ -3611,286 +3611,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul parallèle pour l'interaction fluide-structure en situation explosive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une méthode sans maillage pour la modélisation des interactions fluide-structure: Application à la rupture d'un réservoir sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caleyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592707v1</w:t>
+                <w:t xml:space="preserve">hal-00592847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode sans maillage pour la modélisation des interactions fluide-structure: Application à la rupture d'un réservoir sous impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
+                <w:t xml:space="preserve">Endommagement et ruine des structures renforcées sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592847v1</w:t>
+                <w:t xml:space="preserve">hal-00592854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endommagement et ruine des structures renforcées sous impact</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcul parallèle pour l'interaction fluide-structure en situation explosive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592854v1</w:t>
+                <w:t xml:space="preserve">hal-00592707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de chocs par couplage de méthodes dynamique explicite et de décomposition modale pour des corps en rotation</w:t>
               </w:r>
@@ -3965,334 +3965,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de réduction multi échelles en dynamique explicite avec décomposition de domaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, États-Unis</w:t>
+              <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507885v1</w:t>
+                <w:t xml:space="preserve">hal-00507864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de réduction multi échelles en dynamique explicite avec décomposition de domaines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque National en Calcul des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Boston, United States. pp.1907-1910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-008044046-0.50467-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507864v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdomains assembly with non matching time space interfaces : an efficient way to solve large structural transient analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second MIT Conference on Computational Fluid and Solid Mechanics 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2003, Boston, United States. pp.1907-1910, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2003, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-008044046-0.50467-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05264527v1</w:t>
+                <w:t xml:space="preserve">hal-00507885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modal reduction methods in explicit dynamics with domain decomposition</w:t>
               </w:r>
@@ -4444,51 +4444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04150002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leturcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2023.104668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leprevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8050156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamagnere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01440-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03409431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benhamadouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04053407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ad&#233;laide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ0MDSR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.07.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5R16Z0B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caleyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3337" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMB21XL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koechlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00549-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPQ7180C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517293v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592707v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50467-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lerogeron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Faucher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.7647" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04150002v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cardolaccia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leturcq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Campioni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2023.104668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04452259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Leprevost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids8050156" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689230v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pantera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12041784" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110940" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03549036v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamagnere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-021-01440-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lelong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618562.2021.2009468" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03409431v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Gauffre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benhamadouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Badel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111335" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2020.104428" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04053407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ad&#233;laide" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids5020064" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02479080v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2019.06.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664736v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fourest" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Deletombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arrigoni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dupas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.11.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381122v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Bulik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Galon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.07.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KZ0MDSR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101743v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beccantini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Crouzet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Debaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2014.07.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5R16Z0B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819622v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caleyron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potapov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02002441v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daudeville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.699747" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3337" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMB21XL5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moulin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koechlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450608v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454733v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00549-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPQ7180C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420005v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Sridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.05.413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folco Casadei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romains Pel&#233;e de Saint Maurice" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Elguedj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Prabel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727827v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lementec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pelee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592854v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592707v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044046-0.50467-X" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00727795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01018792v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01011205v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>