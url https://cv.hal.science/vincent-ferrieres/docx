--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -532,559 +532,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
+                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Philippe David</w:t>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Ferron</w:t>
+                <w:t xml:space="preserve">Benoit Roubinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Ollivier</w:t>
+                <w:t xml:space="preserve">Pierre Lafite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499884v1</w:t>
+                <w:t xml:space="preserve">hal-04571280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galf-Specific Neolectins: Towards Promising Diagnostic Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of galactomannan fragments to help NMR assignment of polysaccharides extracted from lichens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Roubinet</w:t>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lafite</w:t>
+                <w:t xml:space="preserve">Solenn Ferron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (9), pp.4826. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.2395-2403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25094826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4OB00047A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571280v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Conformational preferences of the flexible galactofuranose sugar in gas-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (30), pp.20373-20380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp01671d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080302v1</w:t>
+                <w:t xml:space="preserve">hal-04189817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational preferences of the flexible galactofuranose sugar in gas-phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas-Phase Behavior of Galactofuranosides upon Collisional Fragmentation: A Multistage High-Resolution Ion Mobility Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (30), pp.20373-20380. </w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (4), pp.627-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3cp01671d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189817v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring-Size Memory of Galactose-Containing MS/MS Fragments: Application to the Detection of Galactofuranose in Oligosaccharides and Their Sequencing</w:t>
               </w:r>
@@ -1332,563 +1332,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715053v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Amphiphilic Molecules from the Most Common Marine Polysaccharides, toward a Sustainable Alternative?</w:t>
+                <w:t xml:space="preserve">Modulation of the Activity and Regioselectivity of a Glycosidase: Development of a Convenient Tool for the Synthesis of Specific Disaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Wong</w:t>
+                <w:t xml:space="preserve">Yari Cabezas-Pérusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorette Brault</w:t>
+                <w:t xml:space="preserve">Franck Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Gasparotto</w:t>
+                <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Vallée</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (15), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26154445⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26185445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333858v1</w:t>
+                <w:t xml:space="preserve">hal-03369277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the Activity and Regioselectivity of a Glycosidase: Development of a Convenient Tool for the Synthesis of Specific Disaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of Amphiphilic Molecules from the Most Common Marine Polysaccharides, toward a Sustainable Alternative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yari Cabezas-Pérusse</w:t>
+                <w:t xml:space="preserve">Lorette Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Daligault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Eric Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Tasseau</w:t>
+                <w:t xml:space="preserve">Romuald Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (18), </w:t>
+              <w:t xml:space="preserve">, 2021, 26 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26185445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules26154445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03369277v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing Galactoside Isomers with Mass Spectrometry and Gas-Phase Infrared Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oznur Yeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan S Ho</w:t>
+                <w:t xml:space="preserve">Joël Boustie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Gharbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Brédy</w:t>
+                <w:t xml:space="preserve">Françoise Le Dévéhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.0c11919⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (9), pp.6390-6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333654v1</w:t>
+                <w:t xml:space="preserve">hal-03223868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of an Exhaustive Library of Naturally Occurring Galf-Manp and Galp-Manp Disaccharides. Toward Fingerprinting According to Ring Size by Advanced Mass Spectrometry-Based IM-MS and IRMPD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Favreau</w:t>
+                <w:t xml:space="preserve">Distinguishing Galactoside Isomers with Mass Spectrometry and Gas-Phase Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan S Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oznur Yeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Dévéhat</w:t>
+                <w:t xml:space="preserve">Richard Brédy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (9), pp.6390-6405. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (28), pp.10509-10513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.0c11919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03223868v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabinogalactan-like glycoproteins from Ulva lactuca (Chlorophyta) show unique features compared to land plants AGPs</w:t>
               </w:r>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoriia Aladinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (21), pp.14624-14632. </w:t>
@@ -2168,77 +2168,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeane Vaugenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrafek El Harras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (7), pp.1462-1475. </w:t>
@@ -2276,64 +2276,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Senicar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,103 +2410,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic diagnostic for the ring-size of carbohydrates in the gas phase: furanose and pyranose forms of GalNAc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (23), pp.12460-12467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,450 +2932,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully enzymatic esterification/transesterification sequence for the preparation of symmetrical and unsymmetrical trehalose diacyl conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regioselective Galactofuranosylation for the Synthesis of Disaccharide Patterns Found in Pathogenic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunchu Prabhakar</w:t>
+                <w:t xml:space="preserve">Yari Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vives</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Charles Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6gc02680j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (14), pp.7114-7122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500396v1</w:t>
+                <w:t xml:space="preserve">hal-01578548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Paris</w:t>
+                <w:t xml:space="preserve">Fully enzymatic esterification/transesterification sequence for the preparation of symmetrical and unsymmetrical trehalose diacyl conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunchu Prabhakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Marchat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregory Lecollinet</w:t>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.987-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6gc02680j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101822v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Galactofuranosylation for the Synthesis of Disaccharide Patterns Found in Pathogenic Microorganisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tasseau</w:t>
+                <w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Daligault</w:t>
+                <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Marchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578548v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological properties of galactofuranosyl-containing fluorescent dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,307 +3455,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Jamois</w:t>
+                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1550-1553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217847v1</w:t>
+                <w:t xml:space="preserve">hal-01272616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanka Králová</w:t>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvořáková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominik Filipp</w:t>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01272616v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t>
               </w:r>
@@ -3767,64 +3767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3860,421 +3860,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leishmania cell wall as a potent target for antiparasitic drugs. A focus on the glycoconjugates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00563a⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174899v1</w:t>
+                <w:t xml:space="preserve">hal-01086640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">Comparing the effectiveness of peer instruction to individual learning during a chromatography course in a blended learning environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sideridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), pp.722-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086640v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effectiveness of peer instruction to individual learning during a chromatography course in a blended learning environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leishmania cell wall as a potent target for antiparasitic drugs. A focus on the glycoconjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yari Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daligault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (6), pp.722-733. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (31), pp.8393-8404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00563a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224514v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and biochemical characterization of the laminarinase ZgLamCGH16 from Zobellia galactanivorans suggests preferred recognition of branched laminarin</w:t>
               </w:r>
@@ -4286,51 +4286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Jam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4406,64 +4406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step further in Peer Instruction: Using the Stepladder technique to improve learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4523,90 +4523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-rational approach for converting a GH36 α-glycosidase into an α-transglycosidase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Teze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.420-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4631,51 +4631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,559 +4897,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally benign glycosylation of aryl pyranosides and aryl/alkyl furanosides demonstrating the versatility of thermostable CGTase from Thermoanaerobacterium sp.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-(1→3)-Glucan-mannitol conjugates: scope and amazing results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.3803. </w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4GC00631C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3978/j.issn.2305-5839.2014.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075732v1</w:t>
+                <w:t xml:space="preserve">hal-01115635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Environmentally benign glycosylation of aryl pyranosides and aryl/alkyl furanosides demonstrating the versatility of thermostable CGTase from Thermoanaerobacterium sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
+                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aruna Vashishta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.3803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4GC00631C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114559v1</w:t>
+                <w:t xml:space="preserve">hal-01075732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanka Králová</w:t>
+                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Hošek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00979134v1</w:t>
+                <w:t xml:space="preserve">hal-01114559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-(1→3)-Glucan-mannitol conjugates: scope and amazing results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Descroix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3978/j.issn.2305-5839.2014.01.01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115635v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of three elicitins and a galactan-based complex polysaccharide from a concentrated culture filtrate of Phytophthora infestans efficient against Pectobacterium atrosepticum.</w:t>
               </w:r>
@@ -5461,64 +5461,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5608,51 +5608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose María García-Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5742,51 +5742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanka Kralova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dvorakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hošek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,77 +5863,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Suleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yari Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58 (4), pp.2156-2166. </w:t>
@@ -5997,77 +5997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francois-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.123--132. </w:t>
@@ -6099,521 +6099,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glycosylation on physicoechemical and biological properties of nitrification inhibitors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Huget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68 (35), pp.7095-7102. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.44-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.06.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874929v1</w:t>
+                <w:t xml:space="preserve">hal-00904706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biodegradable poly(butylene adipate-co-terephtalate)/sodium caseinate films loaded with an alkyl furanoside as antimicrobial agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of glycosylation on physicoechemical and biological properties of nitrification inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Samuel Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (35), pp.7095-7102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.06.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-012-6480-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00821935v1</w:t>
+                <w:t xml:space="preserve">hal-00874929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization of biodegradable poly(butylene adipate-co-terephtalate)/sodium caseinate films loaded with an alkyl furanoside as antimicrobial agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alizé Pennec</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+                <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 356, pp.44-61. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (15), pp.5806-5814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-012-6480-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904706v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-step synthesis of per-O-acetylfuranoses: optimization and rationalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,522 +6654,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 4-deoxy-(1→3)-β-D-glucan-based oligosaccharides and their immunostimulating potential.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Jamois</w:t>
+                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 346 (14), pp.2213-21. </w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.937-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753333v1</w:t>
+                <w:t xml:space="preserve">hal-00754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">New 4-deoxy-(1→3)-β-D-glucan-based oligosaccharides and their immunostimulating potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 346 (14), pp.2213-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753307v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00754391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7228,103 +7228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological properties of (1 → 3)-β-D-glucan-based synthetic oligosaccharides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruna Vashishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.369-76. </w:t>
@@ -7362,103 +7362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantcho Danalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc François-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
@@ -7509,77 +7509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dancho Danalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7638,90 +7638,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newoligo-β-(1,3)-glucan derivatives as immunostimulatingagents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7918,103 +7918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilona Chlubnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Filipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtech Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Dvoráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (9), pp.2092-102. </w:t>
@@ -8065,90 +8065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (10), pp.1366-70. </w:t>
@@ -8237,64 +8237,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
@@ -8357,64 +8357,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the regioselectivity of lipase-catalyzed hydrolysis with [bmim]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8499,64 +8499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8613,741 +8613,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
+                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Euzen</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403381v1</w:t>
+                <w:t xml:space="preserve">hal-00403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+                <w:t xml:space="preserve">How to improve chemical synthesis of laminaribiose on a large scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
+                <w:t xml:space="preserve">F. Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.C. Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Plusquellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
+              <w:t xml:space="preserve">Open Glycoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1875398100801010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405262v1</w:t>
+                <w:t xml:space="preserve">hal-00403218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
+                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405255v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve chemical synthesis of laminaribiose on a large scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Yvin</w:t>
+                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Plusquellec</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Glycoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1875398100801010019⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403218v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
+                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403377v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9446,51 +9446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malcolm P Huestis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.8719-8725. </w:t>
@@ -9534,321 +9534,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00403187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First O-Glycosylation from Unprotected 1-Thioimidoyl Hexofuranosides Assisted by Divalent Cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Euzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.o2286-o2288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405280v1</w:t>
+                <w:t xml:space="preserve">hal-00405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">First O-Glycosylation from Unprotected 1-Thioimidoyl Hexofuranosides Assisted by Divalent Cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 72 (15), pp.5743-5747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo070741j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405288v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9908,90 +9908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10037,103 +10037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in the Field of β-(1,3)-Glucans and New Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (12), pp.1341-1349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10158,77 +10158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Galactofuranose-Containing Disaccharides using Thioimidoyl-Type Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 341 (17), pp.2759-2768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10262,103 +10262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemoenzymatic approach for the synthesis of unnatural dissacharides containing D-galacto- or D-fucofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (22), pp.4860-4869. </w:t>
@@ -10441,51 +10441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting Group Strategies Toward Glycofuranoses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10536,51 +10536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective glycosylation: What's new?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10640,77 +10640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How recent knowledge on furano-specific enzymes has renewed interest for the synthesis of glycofuranosyl-containing conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tranchimand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RCS, pp.401-417, 2014, 978-1-84973-965-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10769,90 +10769,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Biocatalysis to the Synthesis of β-(1,3)-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
@@ -10907,90 +10907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis of Oligo-(1→3)-β-D-Glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
@@ -11077,77 +11077,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Modified oligo-beta -(1,3)-glucans for Treating Diseases of the Immune System, oligo-beta -(1,3)-glucan-(1,3)-mannose, oligo-beta -(1,3)-glucan-(1,3)-mannitol and Derivatives Thereof, Methods for Preparing the Same and Drugs Containing Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11195,77 +11195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Modified oligo-beta -(1,3)-glucans for the Treatment of Diseases of the Immune System, oligo-beta -(1,3)-glucan-(1,3)-mannose, oligo-beta -(1,3)-glucan-(1,3)-mannitol and their Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11390,51 +11390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FA0B903"/>
+    <w:nsid w:val="2757BFB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11621,51 +11621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ferrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-7774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jarmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Misbahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867330666230426111650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715053v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Prerovska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jindrichova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Henke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.893858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333858v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Wong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Brault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154445" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas-P&#233;russe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daligault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S Ho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11919" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza P&#345;erovsk&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bleha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gillarov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saparbaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kopysov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Aladinskaia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeane Vaugenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02596k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3858-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunchu Prabhakar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02680j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00565" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.11.090" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00563a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402450X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293BA9D02085D75FDAD8BCF6C4B88E7257EE5387/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00296F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01075732v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chauvin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00631C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115635v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Vetvicka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3978/j.issn.2305-5839.2014.01.01" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063896v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Garc&#237;a-Mina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01350-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.06.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWDRN31-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2010.0081" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDL36C5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403218v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plusquellec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1875398100801010019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070741j" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.10.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016986v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00401" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-QCZL53NN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ferrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-7774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jarmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Misbahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867330666230426111650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715053v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Prerovska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jindrichova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Henke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.893858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas-P&#233;russe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daligault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Brault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S Ho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11919" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza P&#345;erovsk&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bleha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gillarov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saparbaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kopysov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Aladinskaia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeane Vaugenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02596k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3858-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunchu Prabhakar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02680j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.11.090" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00563a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402450X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293BA9D02085D75FDAD8BCF6C4B88E7257EE5387/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00296F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Vetvicka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3978/j.issn.2305-5839.2014.01.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01075732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00631C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063896v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Garc&#237;a-Mina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01350-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.06.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWDRN31-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2010.0081" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDL36C5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plusquellec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1875398100801010019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070741j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.10.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016986v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00401" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-QCZL53NN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>