--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2270,1039 +2270,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+                <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petoud</w:t>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Jubien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.115224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177806v1</w:t>
+                <w:t xml:space="preserve">hal-02303394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostic for the ring-size of carbohydrates in the gas phase: furanose and pyranose forms of GalNAc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa resistance of monosaccharide-functionalized glass surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Linossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Réhel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cp04082f⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 183, pp.110383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150450v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo immunomodulatory properties of octyl-β-D-galactofuranoside during Leishmania donovani infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dion</w:t>
+                <w:t xml:space="preserve">Galactofuranosidase from JHA 19 Streptomyces sp:. subcloning and biochemical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateja Senicar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseeva V. Svetlana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3858-0⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 480, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441225v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobized laminarans as new biocompatible anti-oomycete compounds for grapevine protection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic diagnostic for the ring-size of carbohydrates in the gas phase: furanose and pyranose forms of GalNAc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul-Rahman Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115224⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (23), pp.12460-12467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cp04082f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303394v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa resistance of monosaccharide-functionalized glass surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo immunomodulatory properties of octyl-β-D-galactofuranoside during Leishmania donovani infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Scalabrini</w:t>
+                <w:t xml:space="preserve">Kevin Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Hamon</w:t>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Linossier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Aurélien Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Réhel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 183, pp.110383. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.110383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3858-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280863v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective Galactofuranosylation for the Synthesis of Disaccharide Patterns Found in Pathogenic Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully enzymatic esterification/transesterification sequence for the preparation of symmetrical and unsymmetrical trehalose diacyl conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunchu Prabhakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00565⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.987-995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6gc02680j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578548v1</w:t>
+                <w:t xml:space="preserve">hal-01500396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully enzymatic esterification/transesterification sequence for the preparation of symmetrical and unsymmetrical trehalose diacyl conjugates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sunchu Prabhakar</w:t>
+                <w:t xml:space="preserve">Regioselective Galactofuranosylation for the Synthesis of Disaccharide Patterns Found in Pathogenic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Yari Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Charles Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), pp.987-995. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82 (14), pp.7114-7122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6gc02680j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.7b00565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500396v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Marchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 165 Hors-Série, pp.15</w:t>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and biological properties of galactofuranosyl-containing fluorescent dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3455,350 +3455,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+                <w:t xml:space="preserve">Yuko Krzyżaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanka Králová</w:t>
+                <w:t xml:space="preserve">Christian Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvořáková</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Filipp</w:t>
+                <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (6), pp.1550-1553. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156 (3), pp.338-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272616v1</w:t>
+                <w:t xml:space="preserve">hal-01217847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethoxylated surfactant enhances the penetration of the sulfated laminarin through leaf cuticle and stomata, leading to increased induced resistance against grapevine downy mildew</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphical Abstract Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D Biocatalyzed synthesis of difuranosides and their ability to trigger production of TNF-D D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gauvrit</w:t>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Jamois</w:t>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Domergue</w:t>
+                <w:t xml:space="preserve">Hana Dvořáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12394⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (6), pp.1550-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2016.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01217847v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application foliaire et biodisponibilité des stimulateurs de défenses des plantes. Spécificités et limites en viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuko Krzyzaniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,317 +3860,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
+                <w:t xml:space="preserve">Comparing the effectiveness of peer instruction to individual learning during a chromatography course in a blended learning environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alizé Pennec</w:t>
+                <w:t xml:space="preserve">Julien Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Loyer</w:t>
+                <w:t xml:space="preserve">Marine Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">Alexandra Sideridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
+              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (6), pp.722-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jcal.12116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086640v1</w:t>
+                <w:t xml:space="preserve">hal-01224514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effectiveness of peer instruction to individual learning during a chromatography course in a blended learning environment</w:t>
+                <w:t xml:space="preserve">Araf51 with improved transglycosylation activities: One engineered biocatalyst for one specific acceptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Morice</w:t>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaval</w:t>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Sideridou</w:t>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (6), pp.722-733. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 402, pp.50-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jcal.12116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224514v1</w:t>
+                <w:t xml:space="preserve">hal-01086640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania cell wall as a potent target for antiparasitic drugs. A focus on the glycoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yari Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorya Belaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (31), pp.8393-8404. </w:t>
@@ -4406,64 +4406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A step further in Peer Instruction: Using the Stepladder technique to improve learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4562,51 +4562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Henri Sanejouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.420-427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4644,77 +4644,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Interactions of β-(1→3)-Glucans with Their Receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4897,1095 +4897,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-(1→3)-Glucan-mannitol conjugates: scope and amazing results.</w:t>
+                <w:t xml:space="preserve">Alkyl galactofuranosides strongly interact with Leishmania donovani membrane and provide anti-leishmanial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Descroix</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muhammad Suleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorya Belaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yari Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of translational medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3978/j.issn.2305-5839.2014.01.01⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (4), pp.2156-2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01350-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115635v1</w:t>
+                <w:t xml:space="preserve">hal-00941772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally benign glycosylation of aryl pyranosides and aryl/alkyl furanosides demonstrating the versatility of thermostable CGTase from Thermoanaerobacterium sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Herrera-Estrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.3803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4GC00631C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">β-(1→3)-Glucan-mannitol conjugates: scope and amazing results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
+              <w:t xml:space="preserve">Annals of translational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3978/j.issn.2305-5839.2014.01.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114559v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blanka Králová</w:t>
+                <w:t xml:space="preserve">Oligo-β-(1 → 3)-glucans: impact of thio-bridges on immunostimulating activities and the development of cancer stem cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Dvoráková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (20), pp.8280-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm500506b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00979134v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of three elicitins and a galactan-based complex polysaccharide from a concentrated culture filtrate of Phytophthora infestans efficient against Pectobacterium atrosepticum.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-d-galactofuranosyl-pyranoside disaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Králová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Saubeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules191015374⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ob42519c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115646v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From algal polysaccharides to cyclodextrins to stabilize a urease inhibitor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of three elicitins and a galactan-based complex polysaccharide from a concentrated culture filtrate of Phytophthora infestans efficient against Pectobacterium atrosepticum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Pro</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Fanny Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jose María García-Mina</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.075⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (10), pp.15374-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules191015374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063896v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-D-galactofuranosyl-pyranoside disaccharides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From algal polysaccharides to cyclodextrins to stabilize a urease inhibitor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilona Chlubniva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
+                <w:t xml:space="preserve">Jose María García-Mina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3OB42519C⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.145-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995753v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkyl galactofuranosides strongly interact with Leishmania donovani membrane and provide anti-leishmanial activity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The versatile enzyme Araf51 allowed efficient synthesis of rare pathogen-related β-D-galactofuranosyl-pyranoside disaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubniva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanka Kralova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Suleman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yari Cabezas</w:t>
+                <w:t xml:space="preserve">Hana Dvorakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hošek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Spiwok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 58 (4), pp.2156-2166. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (19), pp.3080-3089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01350-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3OB42519C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941772v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymic synthesis of an original arabinofuranosyl cluster: optimization of the enzymatic conditions.</w:t>
               </w:r>
@@ -6010,64 +6010,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francois-Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARKIVOC - Online Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.123--132. </w:t>
@@ -6099,319 +6099,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01069719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alizé Pennec</w:t>
+                <w:t xml:space="preserve">Impact of glycosylation on physicoechemical and biological properties of nitrification inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+                <w:t xml:space="preserve">Samuel Huget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 356, pp.44-61. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (35), pp.7095-7102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.06.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904706v1</w:t>
+                <w:t xml:space="preserve">hal-00874929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glycosylation on physicoechemical and biological properties of nitrification inhibitors.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+                <w:t xml:space="preserve">Specific and non-specific enzymes for furanosyl-containing conjugates: biosynthesis, metabolism, and chemo-enzymatic synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Huget</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 68 (35), pp.7095-7102. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.44-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2012.06.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874929v1</w:t>
+                <w:t xml:space="preserve">hal-00904706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biodegradable poly(butylene adipate-co-terephtalate)/sodium caseinate films loaded with an alkyl furanoside as antimicrobial agent</w:t>
               </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6569,51 +6569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6654,1767 +6654,1767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dancho Danalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (10), pp.1121-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754391v1</w:t>
+                <w:t xml:space="preserve">hal-00754962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 4-deoxy-(1→3)-β-D-glucan-based oligosaccharides and their immunostimulating potential.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aruna Vashishta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (14), pp.2213-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2011.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing β-(1→3)-D-glucans interactions with recombinant human receptors using high-resolution NMR studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 346 (12), pp.1490-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Natural glycans and glycoconjugates as immunomodulating agents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.025⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.937-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1np00005e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00752722v1</w:t>
+                <w:t xml:space="preserve">hal-00754391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties of (1 → 3)-β-D-glucan-based synthetic oligosaccharides.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of a furanoside as antimycobacterial agent loaded into a biodegradable PBAT/sodium caseinate support.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 346 (12), pp.1541-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.04.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/jmf.2010.0081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753565v1</w:t>
+                <w:t xml:space="preserve">hal-00752722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Biological properties of (1 → 3)-β-D-glucan-based synthetic oligosaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujata Saraswat-Ohri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aruna Vashishta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.369-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1ob06227a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/jmf.2010.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754558v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directaccess to new β-d-galactofuranoconjugates: application to the synthesis of galactofuranosyl-l-cysteine and l-serine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the synthetic potency of the first furanothioglycoligase through original remote activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Almendros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dancho Danalev</w:t>
+                <w:t xml:space="preserve">Dantcho Danalev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc François-Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.01.001⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (24), pp.8371-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ob06227a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754962v1</w:t>
+                <w:t xml:space="preserve">hal-00754558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newoligo-β-(1,3)-glucan derivatives as immunostimulatingagents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
+                <w:t xml:space="preserve">Synthetic UDP-furanoses inhibit the growth of the parasite Leishmania.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Dureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.10.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757226v1</w:t>
+                <w:t xml:space="preserve">hal-00660320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
+                <w:t xml:space="preserve">Newoligo-β-(1,3)-glucan derivatives as immunostimulatingagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Vetvicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.348-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2009.10.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757667v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Daniellou</w:t>
+                <w:t xml:space="preserve">Synthetic UDP-furanoses as potent inhibitors of mycobacterial galactan biogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Beláňová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petronela Dianišková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruokun Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixiang Blake Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (12), pp.1356-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chembiol.2010.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757165v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Jamois</w:t>
+                <w:t xml:space="preserve">Enzymatic synthesis of oligo-D-galactofuranosides and l-arabinofuranosides: from molecular dynamics to immunological assays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilona Chlubnová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Filipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtech Spiwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Dvoráková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.04.018⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (9), pp.2092-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b926988f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00759103v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic UDP-furanoses inhibit the growth of the parasite Leishmania.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Legentil</w:t>
+                <w:t xml:space="preserve">Double diastereoselection explains limitations in synthesizing mannose-containing beta-(1,3)-glucans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balla Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 345 (10), pp.1299-305. </w:t>
+              <w:t xml:space="preserve">, 2010, 345 (10), pp.1366-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2010.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660320v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencing the regioselectivity of lipase-catalyzed hydrolysis with [bmim]PF6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gervaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8486,77 +8486,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing UDP-galactopyranose mutase binding pocket: A dramatic effect on substitution of the 6-position of UDP-galactofuranose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Eppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8613,1527 +8613,1527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.5988-5994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200800742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403377v1</w:t>
+                <w:t xml:space="preserve">hal-00403385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve chemical synthesis of laminaribiose on a large scale</w:t>
+                <w:t xml:space="preserve">Engineering Ribonucleoside Triphosphate Specificity in a Thymidylyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Jamois</w:t>
+                <w:t xml:space="preserve">David L Jakeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Goffic</w:t>
+                <w:t xml:space="preserve">Jessica L Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Yvin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malcolm P Huestis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Daniellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Glycoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.8719-8725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi800978u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1875398100801010019⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403218v1</w:t>
+                <w:t xml:space="preserve">hal-00403187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve chemical synthesis of laminaribiose on a large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Euzen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+                <w:t xml:space="preserve">F. Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+              <w:t xml:space="preserve">Open Glycoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1875398100801010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403381v1</w:t>
+                <w:t xml:space="preserve">hal-00403218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">4-Nitrophenyl -L-rhamnopyranoside hemihydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E64, pp.o379/1-o379/11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536807068419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405262v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Recent knowledge and innovations related to hexofuranosides: structure, synthesis and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 343, pp.1897-1923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2008.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405255v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective Chemoenzymatic Synthesis of UDP-1,2-cis-furanoses from alpha, beta -Furanosyl 1-Phosphates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Enzyme-Catalyzed Synthesis of Furanosyl Nucleotides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon C. Timmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph P. M. Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L. Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200800742⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.3931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol801686c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403385v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Ribonucleoside Triphosphate Specificity in a Thymidylyltransferase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Stereoselective chemoenzymic synthesis of UDP-1,2-cis-furanoses from alpha, beta -furanosyl 1-phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35, pp.5988-5994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00403187v1</w:t>
+                <w:t xml:space="preserve">hal-00405255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ferrières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (2), pp.434-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405288v1</w:t>
+                <w:t xml:space="preserve">hal-00405292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First O-Glycosylation from Unprotected 1-Thioimidoyl Hexofuranosides Assisted by Divalent Cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 72 (15), pp.5743-5747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jo070741j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Benzyl 4,6-di-O-acetyl-2-O-benzoyl-Beta - D-glucopyranoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gervaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (5), pp.o2286-o2288</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405278v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thioimidoyl furanosides as first inhibitors of the α-l-arabinofuranosidase AbfD3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Versatile Synthesis of Rare Nucleotide Furanoses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Daniellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael O'Donohue</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (25), pp.5227-5230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol702392x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.10.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00405292v1</w:t>
+                <w:t xml:space="preserve">hal-00405278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in the Field of β-(1,3)-Glucans and New Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mini Reviews in Medicinal Chemistry / Mini-Reviews in Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (12), pp.1341-1349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10158,77 +10158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Galactofuranose-Containing Disaccharides using Thioimidoyl-Type Donors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 341 (17), pp.2759-2768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10262,103 +10262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemoenzymatic approach for the synthesis of unnatural dissacharides containing D-galacto- or D-fucofuranosides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plusquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (22), pp.4860-4869. </w:t>
@@ -10640,51 +10640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How recent knowledge on furano-specific enzymes has renewed interest for the synthesis of glycofuranosyl-containing conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,64 +10795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
@@ -10933,64 +10933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balla Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Nugier-Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vaclav Vetvicka and Miroslav Novak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beta-Glucan, Structure, Chemistry and Specific Application</w:t>
@@ -11077,90 +11077,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Modified oligo-beta -(1,3)-glucans for Treating Diseases of the Immune System, oligo-beta -(1,3)-glucan-(1,3)-mannose, oligo-beta -(1,3)-glucan-(1,3)-mannitol and Derivatives Thereof, Methods for Preparing the Same and Drugs Containing Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 2008087340. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11195,90 +11195,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Modified oligo-beta -(1,3)-glucans for the Treatment of Diseases of the Immune System, oligo-beta -(1,3)-glucan-(1,3)-mannose, oligo-beta -(1,3)-glucan-(1,3)-mannitol and their Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ferrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 2910322. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -11390,51 +11390,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2757BFB6"/>
+    <w:nsid w:val="D7AF6142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11621,51 +11621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ferrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-7774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jarmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Misbahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867330666230426111650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715053v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Prerovska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jindrichova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Henke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.893858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas-P&#233;russe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daligault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Brault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S Ho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11919" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza P&#345;erovsk&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bleha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gillarov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saparbaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kopysov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Aladinskaia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeane Vaugenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02596k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3858-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00565" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunchu Prabhakar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02680j" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.11.090" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00563a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402450X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293BA9D02085D75FDAD8BCF6C4B88E7257EE5387/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00296F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Vetvicka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3978/j.issn.2305-5839.2014.01.01" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01075732v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00631C" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063896v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Garc&#237;a-Mina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.075" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941772v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01350-13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753333v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.06.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWDRN31-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2010.0081" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757226v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.053" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDL36C5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plusquellec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1875398100801010019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405280v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070741j" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.10.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016986v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00401" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-QCZL53NN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-ferrieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2780-7774" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05132547v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guitteny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ollivier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oznur Yeni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Ralaivao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117473" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571170v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Goronflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Mabecque" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41590-024-01819-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jarmoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Misbahi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferri&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867330666230426111650" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Senicar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roubinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafite" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legentil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25094826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499884v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Ferron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Favreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00047A" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp01671d" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166149v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01925" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715053v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Prerovska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Jindrichova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svatopluk Henke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Yvin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ferrieres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.893858" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas-P&#233;russe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Daligault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tasseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tranchimand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26185445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Wong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorette Brault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gasparotto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Vall&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Morvan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26154445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Boustie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le D&#233;v&#233;hat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00250" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333654v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan S Ho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Gharbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Br&#233;dy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c11919" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102151v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza P&#345;erovsk&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Bleha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Spiwok" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gillarov&#225;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13121" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saparbaev" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kopysov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Aladinskaia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02472159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeane Vaugenot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marchal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02596k" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Jubien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Lecollinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115224" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scalabrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hamon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine R&#233;hel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.110383" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseeva V. Svetlana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2019.05.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cp04082f" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02441225v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ory" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorya Belaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3858-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01500396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunchu Prabhakar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vives" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6gc02680j" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578548v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yari Cabezas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b00565" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101822v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01446721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.11.090" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01217847v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzy&#380;aniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gauvrit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Jamois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12394" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7RZWQNV7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubnov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kr&#225;lov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvo&#345;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Filipp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2016.02.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecollinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01224514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Morice" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sideridou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12116" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01086640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Pennec" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Daniellou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Loyer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nugier-Chauvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2014.10.031" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01174899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00563a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133035v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balla Sylla" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S139900471402450X" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/293BA9D02085D75FDAD8BCF6C4B88E7257EE5387/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01202036v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2015.09.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114459v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teze" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Henri Sanejouand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01160140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ballet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules20069745" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01139847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gicquel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Artur" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gu&#233;gan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carboni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00296F" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941772v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Suleman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01350-13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01075732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Herrera-Estrella" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chauvin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00631C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Descroix" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Vetvicka" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3978/j.issn.2305-5839.2014.01.01" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01114559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujata Saraswat-Ohri" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Vashishta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm500506b" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979134v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvor&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Ho&#353;ek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Spiwok" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob42519c" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01115646v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saubeau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gaillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules191015374" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063896v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Pro" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Mar&#237;a Garc&#237;a-Mina" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.075" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00995753v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Chlubniva" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kralova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Dvorakova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42519C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069719v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Almendros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francois-Heude" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/ark.5550190.0014.211" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00874929v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Huget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2012.06.060" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NFKCDC7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904706v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Almendros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.04.002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0M38FBCK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821935v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Audic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6480-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4ZCSNDG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904715v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo201913f" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754962v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dancho Danalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.01.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6G7JNX5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753333v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.06.020" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2JWDRN31-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.03.038" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THBPG0RJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1np00005e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752722v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.04.025" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PZF8CX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jmf.2010.0081" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754558v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantcho Danalev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois-Heude" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob06227a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N849NGV6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757226v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laurent" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2009.10.053" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QDL36C5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757667v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peltier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bel&#225;&#328;ov&#225;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronela Diani&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruokun Zhou" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixiang Blake Zheng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chembiol.2010.10.014" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757165v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b926988f" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gervaise" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.04.018" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02Q2BV81-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.02.119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLPQDZ9K-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405250v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Eppe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GLCF032-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403385v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guegan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200800742" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Jakeman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Young" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm P Huestis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi800978u" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FMKGJNW3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403218v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jamois" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Plusquellec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1875398100801010019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536807068419" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Euzen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2008.02.010" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405262v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon C. Timmons" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph P. M. Hui" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L. Pearson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol801686c" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405255v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405292v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lopez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.10.032" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q724G74-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405280v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plusquellec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070741j" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405288v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405278v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol702392x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405299v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2006.10.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200500525" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527697014.ch12" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03657428v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788010641-00104" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016986v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849739986-00401" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-QCZL53NN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961650v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961593v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608052608113020006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405824v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>