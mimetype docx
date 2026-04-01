--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -2658,294 +2658,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
+                <w:t xml:space="preserve">La carte diocésaine de l'Italie contemporaine : les faux-semblants d'une quête de « rationalisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-282, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
+              <w:t xml:space="preserve">, pp.159-181, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768116v1</w:t>
+                <w:t xml:space="preserve">hal-03768100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-282, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999359v1</w:t>
+                <w:t xml:space="preserve">hal-03768116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte diocésaine de l'Italie contemporaine : les faux-semblants d'une quête de « rationalisation »</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768100v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Routes et petites villes]</w:t>
               </w:r>
@@ -3097,208 +3097,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue interreligieux dans le monde, fin XXe - début XXIe siècle : de l'interconfessionnel à la laïcité</w:t>
+                <w:t xml:space="preserve">« 1914 » dans La Croix en 1940. Effets miroir et rejeux mémoriels dans un journal catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faberon, Florence. </w:t>
+              <w:t xml:space="preserve">Caron, Jean-Claude; Ponsard, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laïcité et pluralisme religieux</w:t>
+              <w:t xml:space="preserve">La France en guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-235, 2018, Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.170398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767251v1</w:t>
+                <w:t xml:space="preserve">hal-04004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 1914 » dans La Croix en 1940. Effets miroir et rejeux mémoriels dans un journal catholique</w:t>
+                <w:t xml:space="preserve">Le dialogue interreligieux dans le monde, fin XXe - début XXIe siècle : de l'interconfessionnel à la laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caron, Jean-Claude; Ponsard, Nathalie. </w:t>
+              <w:t xml:space="preserve">Faberon, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France en guerre</w:t>
+              <w:t xml:space="preserve">Laïcité et pluralisme religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-265, 2018, Collection Droit et religions, 978-2-7314-1093-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04004879v1</w:t>
+                <w:t xml:space="preserve">hal-03767251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôte de la mairie. Portraits de présidents</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55E0C3C4"/>
+    <w:nsid w:val="DE19A9E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>