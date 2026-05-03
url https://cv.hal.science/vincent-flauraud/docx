--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -2658,199 +2658,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte diocésaine de l'Italie contemporaine : les faux-semblants d'une quête de « rationalisation »</w:t>
+                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.159-181, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
+              <w:t xml:space="preserve">, pp.267-282, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768100v1</w:t>
+                <w:t xml:space="preserve">hal-03768116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
+                <w:t xml:space="preserve">La carte diocésaine de l'Italie contemporaine : les faux-semblants d'une quête de « rationalisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.267-282, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
+              <w:t xml:space="preserve">, pp.159-181, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768116v1</w:t>
+                <w:t xml:space="preserve">hal-03768100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3097,208 +3097,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 1914 » dans La Croix en 1940. Effets miroir et rejeux mémoriels dans un journal catholique</w:t>
+                <w:t xml:space="preserve">Le dialogue interreligieux dans le monde, fin XXe - début XXIe siècle : de l'interconfessionnel à la laïcité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caron, Jean-Claude; Ponsard, Nathalie. </w:t>
+              <w:t xml:space="preserve">Faberon, Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France en guerre</w:t>
+              <w:t xml:space="preserve">Laïcité et pluralisme religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-265, 2018, Collection Droit et religions, 978-2-7314-1093-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004879v1</w:t>
+                <w:t xml:space="preserve">hal-03767251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue interreligieux dans le monde, fin XXe - début XXIe siècle : de l'interconfessionnel à la laïcité</w:t>
+                <w:t xml:space="preserve">« 1914 » dans La Croix en 1940. Effets miroir et rejeux mémoriels dans un journal catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Faberon, Florence. </w:t>
+              <w:t xml:space="preserve">Caron, Jean-Claude; Ponsard, Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laïcité et pluralisme religieux</w:t>
+              <w:t xml:space="preserve">La France en guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-235, 2018, Histoire, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.170398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767251v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôte de la mairie. Portraits de présidents</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE19A9E4"/>
+    <w:nsid w:val="5D0CFEFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>