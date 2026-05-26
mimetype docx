--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2369,208 +2369,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences jacistes. Égo-récits de militants aveyronnais dans les années 1950</w:t>
+                <w:t xml:space="preserve">Conclusion [Pour une histoire de la critique religieuse du politique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giroux, Bernard. </w:t>
+              <w:t xml:space="preserve">Flauraud, Vincent; Viallet, Ludovic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voir, juger, agir. Action catholique, jeunesse et éducation populaire (1945-1979)</w:t>
+              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique (du Moyen Âge à l'époque contemporaine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-260, 2022, Collection Histoires croisées, 978-2-38377-059-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660447v1</w:t>
+                <w:t xml:space="preserve">hal-03787220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Pour une histoire de la critique religieuse du politique]</w:t>
+                <w:t xml:space="preserve">Expériences jacistes. Égo-récits de militants aveyronnais dans les années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Flauraud, Vincent; Viallet, Ludovic. </w:t>
+              <w:t xml:space="preserve">Giroux, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique (du Moyen Âge à l'époque contemporaine)</w:t>
+              <w:t xml:space="preserve">Voir, juger, agir. Action catholique, jeunesse et éducation populaire (1945-1979)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-54, 2022, Collection Histoire, 978-2-7535-8595-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.163910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787220v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions [Action catholique, jeunesse et éducation populaire (1945-1979)]</w:t>
               </w:r>
@@ -2596,51 +2596,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giroux, Bernard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voir, juger, agir. Action catholique, jeunesse et éducation populaire (1945-1979)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-192, 2022, Collection Histoire, 978-2-7535-8595-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.163995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,129 +2658,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gomis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768116v1</w:t>
+                <w:t xml:space="preserve">hal-04999359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte diocésaine de l'Italie contemporaine : les faux-semblants d'une quête de « rationalisation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2800,152 +2809,143 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159-181, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion [Les nouveaux territoires diocésains]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Flauraud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les nouveaux territoires diocésains, du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-282, 2021, Collection Histoires croisées, 978-2-84516-984-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999359v1</w:t>
+                <w:t xml:space="preserve">hal-03768116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion [Routes et petites villes]</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D0CFEFF"/>
+    <w:nsid w:val="0C84919C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4440,51 +4440,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-flauraud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780010v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/XXI2020-046004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.028.0108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl1.hs10.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078131v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825662v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.206" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.491" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.496" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162854v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768166v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaveau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ponsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arbre-bleu-editions.com/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viella.it/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maison-de-la-melanesie-pauldedeckker.com/publications-recherches-sur-la-cohesion-sociale-rcs" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hsr.hypotheses.org/association" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660447v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163910" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767389v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giroux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.163995" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768100v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768116v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787265v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paroleetsilence.com/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.170398" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelasorbonne.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.58547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Truc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fribourg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rouvellac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pertusa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825643v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Richard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03317952v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819100v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chastagnaret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>