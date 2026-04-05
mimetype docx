--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1175,1001 +1175,1001 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
+                <w:t xml:space="preserve">Walking and foraging activity of Acromyrmex subterraneus molestans (Hymenoptera: Formicidae) at different temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Sghaier</w:t>
+                <w:t xml:space="preserve">Johana Ramirez-Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+                <w:t xml:space="preserve">Júlia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Botero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (3), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853847v1</w:t>
+                <w:t xml:space="preserve">hal-03853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking and foraging activity of Acromyrmex subterraneus molestans (Hymenoptera: Formicidae) at different temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Ramirez-Olier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jessica Sanches</w:t>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Júlia Barbosa</w:t>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Botero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (3), pp.162-169. </w:t>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/phen.12384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853825v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
+                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Brodoline</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03854123v1</w:t>
+                <w:t xml:space="preserve">hal-03853847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Drapin</w:t>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551112v1</w:t>
+                <w:t xml:space="preserve">hal-03419713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46th CONGRESS OF THE SOCIÉTÉ DE BIOMÉCANIQUE, 24 (sup1), pp.S61-S62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419713v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Study of Foraging Networks in the Grass-Cutting Ant Atta capiguara Gonçalves, 1944</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neotropical entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13744-020-00776-9⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097185v1</w:t>
+                <w:t xml:space="preserve">hal-03065525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longitudinal Study of Foraging Networks in the Grass-Cutting Ant Atta capiguara Gonçalves, 1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caldato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.643-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13744-020-00776-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065525v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Sghaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locomotor pattern and mechanical exchanges during collective load transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mérienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2522,651 +2522,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and field biology of two dominant Camponotus ants (Hymenoptera: Formicidae) in the Brazilian savannah</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Limited size-related variation in behavioral performance among workers of the exceptionally polymorphic ant Pheidole rhea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Traniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00222933.2017.1420833⟩</w:t>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.431-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-018-0629-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386387v1</w:t>
+                <w:t xml:space="preserve">hal-02123578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking pattern efficiency during collective load transport</w:t>
+                <w:t xml:space="preserve">Ecology and field biology of two dominant Camponotus ants (Hymenoptera: Formicidae) in the Brazilian savannah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3-4), pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222933.2017.1420833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386372v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited size-related variation in behavioral performance among workers of the exceptionally polymorphic ant Pheidole rhea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Walking pattern efficiency during collective load transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Traniello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectes Sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (3), pp.431-438. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00040-018-0629-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123578v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of physical trail construction and of trail usage in the leaf-cutting ant Atta laevigata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Bouchebti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+                <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03949370.2018.1503197⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine - Clinical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/20030711-1000009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123576v1</w:t>
+                <w:t xml:space="preserve">hal-02327210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WALKING PATTERN EFFICIENCY DURING COLLECTIVE LOAD TRANSPORT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fumery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+                <w:t xml:space="preserve">Dynamics of physical trail construction and of trail usage in the leaf-cutting ant Atta laevigata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bouchebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vacchi Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Carlos Forti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rehabilitation Medicine - Clinical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, </w:t>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2340/20030711-1000009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03949370.2018.1503197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327210v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifespan behavioural and neural resilience in a social insect</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regys Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Carlos Forti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146613. </w:t>
@@ -3433,51 +3433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Felden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact rate modulates foraging efficiency in leaf cutting ants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Bouchebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3852,64 +3852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouchebti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Caldato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Forti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6937,90 +6937,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7062,103 +7062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut des sciences de l’ingénierie et des systèmes (INSIS) du CNRS, Jun 2021, en visionconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7415,51 +7415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15BFA827"/>
+    <w:nsid w:val="EC4ED89C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7646,51 +7646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-fourcassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3605-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033748497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sanches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cl&#233;radin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bescond-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Josefa Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Vanessa de Sousa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silva de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Bueno da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryel Goes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mcmahon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03556-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00944-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853825v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ramirez-Olier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Barbosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Botero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camargo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sousa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00776-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2717-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;rienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2017.1420833" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traniello" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-018-0629-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vacchi Travaglini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Forti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1503197" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Milton Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frances Kamhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brugger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regys Menezes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferrere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9892-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00121" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deneubourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.031237" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beshers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.022988" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beshers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0165-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LB0GWK15-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.12.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48QRSF3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Loureiro Henriques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0926-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8419ABA0974D786CB62D202A9EFEE31B5BF42CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0233-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42WP51F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Helbing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Michelena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dissac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lauga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97QT28S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-fourcassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3605-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033748497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sanches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cl&#233;radin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bescond-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Josefa Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Vanessa de Sousa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silva de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Bueno da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryel Goes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mcmahon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03556-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00944-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ramirez-Olier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Botero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00776-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2717-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;rienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traniello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-018-0629-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2017.1420833" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vacchi Travaglini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Forti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1503197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Milton Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frances Kamhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brugger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regys Menezes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferrere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9892-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00121" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deneubourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.031237" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beshers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.022988" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beshers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0165-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LB0GWK15-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.12.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48QRSF3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Loureiro Henriques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0926-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8419ABA0974D786CB62D202A9EFEE31B5BF42CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0233-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42WP51F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Helbing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Michelena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dissac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lauga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97QT28S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>