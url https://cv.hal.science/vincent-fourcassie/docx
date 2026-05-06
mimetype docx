--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -153,6773 +153,6773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors Influencing the Cycles of Foraging Activity and Inactivity in Colonies of the Leaf‐Cutting Ant Atta sexdens (Linnaeus) in Eucalyptus Plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Josefa Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Vanessa de Sousa Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Silva de Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149 (9), pp.1418-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.13467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walking kinematics of ants carrying food in the mandibles versus gaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.249350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social immune response reflects infection progression in a soldierless termite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Helena Bueno da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryel Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-024-03556-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colony structure, ecological correlates and nestmate recognition in the ant Odontomachus hastatus: a comparative study between populations with different social organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bottcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-023-00944-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overwintering aggregation patterns of European catfish Silurus glanis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Westrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Santoul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Movement Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40462-023-00373-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walking and foraging activity of Acromyrmex subterraneus molestans (Hymenoptera: Formicidae) at different temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Ramirez-Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Sanches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Júlia Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Botero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (3), pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Test Benches for comparing the performance of an ant's leg with a hexapod robot's Leg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (9), pp.36-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2022.9955461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D kinematic of the leg joints at the ant scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46th CONGRESS OF THE SOCIÉTÉ DE BIOMÉCANIQUE, 24 (sup1), pp.S61-S62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of locomotion in the seed harvesting ant Messor barbarus: effect of individual body mass and transported load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.e10664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.10664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longitudinal Study of Foraging Networks in the Grass-Cutting Ant Atta capiguara Gonçalves, 1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caldato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neotropical entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.643-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13744-020-00776-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Distribution of the Forces applied on a Load transported by a Dyad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45th Congress of the Société de Biomécanique, 23 (sup1), pp.S282-S284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In memoriam Jacques Gervet (1934–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (3), pp.501-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-019-00708-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential responses to chemical cues correlate with task performance in ant foragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Detrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-019-2717-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locomotor pattern and mechanical exchanges during collective load transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.327-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2019.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and field biology of two dominant Camponotus ants (Hymenoptera: Formicidae) in the Brazilian savannah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (3-4), pp.237-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222933.2017.1420833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walking pattern efficiency during collective load transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited size-related variation in behavioral performance among workers of the exceptionally polymorphic ant Pheidole rhea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Traniello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (3), pp.431-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-018-0629-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of physical trail construction and of trail usage in the leaf-cutting ant Atta laevigata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bouchebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Vacchi Travaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Carlos Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03949370.2018.1503197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANALYSIS OF GAIT DURING INDEPENDENT AND PAIRED WALKING IN ADULTS WITH AN INTELLECTUAL DISABILITY: A CASE REPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Rehabilitation Medicine - Clinical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2340/20030711-1000009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WALKING PATTERN EFFICIENCY DURING COLLECTIVE LOAD TRANSPORT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64, pp.244-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2018.06.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifespan behavioural and neural resilience in a social insect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysabel Milton Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frances Kamhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon C. Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1822), pp.20152603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatio-Temporal Dynamics of Foraging Networks in the Grass-Cutting Ant Atta bisphaerica Forel, 1908 (Formicidae, Attini)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regys Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Carlos Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ergonomics of load transport in the seed harvesting ant Messor barbarus : morphology influences transportation method and efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Felden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 219 (18), pp.2920-2927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.141556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contact rate modulates foraging efficiency in leaf cutting ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Bouchebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Ferrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative study of resistance to heat in two species of leaf-cutting ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouchebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Caldato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (1), pp.97-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-014-0378-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of foraging trails in the Neotropical termite Velocitermes heteropterus (Isoptera: Termitidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ives Haifig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Zana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Costa-Leonardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.123-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2015.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical and land-cover variables influence ant functional groups and species diversity along elevational gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Barcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Espadaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.1387 - 1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-013-9892-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02490279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Factors for the Emergence of Collective Decision in Invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2012.00121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual Rules for Trail Pattern Formation in Argentine Ants (Linepithema humile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Granovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Labédan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ant traffic rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 213 (14), pp.2357-2363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.031237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority rules govern the organization of traffic on foraging trails in the leaf-cutting ant Atta colombica (Hymenoptera, Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beshers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212, pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.022988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority rules govern the organization of traffic on foraging trails under crowding conditions in the leaf-cutting ant Atta colombica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beshers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 212 (Pt 4), pp.499-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.022988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual and collective problem-solving in a foraging context in the leaf-cutting ant Atta colombica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beshers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0165-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does substrate coarseness matter for foraging ants? An experiment with Lasius niger (Hymenoptera; Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Bernadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54, pp.534-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2007.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From individual to collective displacements in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 250 (3), pp.424-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2007.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individual and collective problem-solving in a foraging context in the leaf-cutting ant Atta colombica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beshers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.21-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0165-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are ants sensitive to the geometry of tunnel bifurcation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11, pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-008-0153-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interações entre as modalidades visual e olfativa na orientação espacial de operárias da espécie Formica rufa (Hymenoptera; Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alda Loureiro Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Etologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowding increases foraging efficiency in the leaf-cutting ant Atta colombica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Beshers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insectes Sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (2), pp.158-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00040-007-0926-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Organization Patterns in Wasp and Open-Source Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard V. Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.36-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIS.2006.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path efficiency of ant foraging trails in an artificial network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Gautrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 239, pp.507-515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2005.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective decisions in ants when foraging under crowded conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stamatios Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00265-006-0233-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new test of random walks in heterogeneous environments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92, pp.367-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-005-0001-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amplification of individual preferences in a social context: the case of wall-following in ants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (1564), pp.705-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2004.2990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal organization of bi-directional traffic in the ant Lasius niger (L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 208 (15), pp.2903-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.01711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal traffic organization in ants under crowded conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dussutour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Helbing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 428 (6978), pp.70-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature02345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experimental test of hypotheses explaining social segregation in dimorphic ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Michelena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.1371-1380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2004.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispersion movements in ants: spatial structuring and density-dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Volpatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 63 (1), pp.33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0376-6357(03)00030-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of animal movements in a bounded space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Deneubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 225 (4), pp.443-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5193(03)00277-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La neuroethologie peut-elle se passer d'ethologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fourcassier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes et Analyses Comportementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 3, pp.173-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential thermal sensitivity may explain the temporal distribution of foraging activity among different-sized workers in a polymorphic ant species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combe</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering search behaviour in black garden ant trajectories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Bonavita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Albino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clearing the way to the external world: do ants make optimal decisions when removing obstacles from their subterranean galleries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis E Devers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cléradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Bescond-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Latil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277549v1</w:t>
-              </w:r>
-[...6373 lines deleted...]
-                <w:t xml:space="preserve">hal-02724462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6937,103 +6937,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Messor barbarus to AntBot, a dimensionless approach for designing a new bioinspired leg for a hexapod robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Brodoline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Moretto</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Santiago Arroyave-Tobón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">N.I.C.E. International Rendez Vous 2024. Nature Inspires Creativity Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frederic GUITTARD, Dec 2024, Nice, France</w:t>
@@ -7062,103 +7062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MiMiC-ANT - Étude de la locomotion lors du transport de charges chez la fourmi : application à la robotique hexapode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Brodoline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ingénierie inspirée par la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Institut des sciences de l’ingénierie et des systèmes (INSIS) du CNRS, Jun 2021, en visionconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7183,103 +7183,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling ant behavior under a variable environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gautrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aluizio F.R. Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fourcassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Theraulaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANTS 2004: Ant Colony Optimization and Swarm Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bruxelles, Belgium. pp.190-201, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7415,51 +7415,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC4ED89C"/>
+    <w:nsid w:val="0276E9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7646,51 +7646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-fourcassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3605-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033748497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sanches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zanetti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Devers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cl&#233;radin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bescond-Michel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Josefa Sanches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Vanessa de Sousa Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silva de Abreu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouisset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868061v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Bueno da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryel Goes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mcmahon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03556-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthelot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00944-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ramirez-Olier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Barbosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Botero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12384" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097185v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camargo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sousa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00776-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327009v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pereira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2717-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327191v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;rienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123578v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traniello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-018-0629-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2017.1420833" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123576v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vacchi Travaglini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Forti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1503197" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Milton Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frances Kamhi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Robson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2603" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brugger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regys Menezes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camargo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146613" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344749v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferrere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18650" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490279v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9892-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00121" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deneubourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.031237" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beshers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.022988" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beshers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319470v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0165-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LB0GWK15-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365113v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.12.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48QRSF3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Loureiro Henriques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345234v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0926-9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8419ABA0974D786CB62D202A9EFEE31B5BF42CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345247v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0233-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42WP51F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2990" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345255v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01711" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345269v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Helbing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682523v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Michelena" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dissac" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lauga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.008" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97QT28S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-fourcassie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3605-6351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033748497" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377086v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Josefa Sanches" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Vanessa de Sousa Barbosa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silva de Abreu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Zanetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13467" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merienne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.249350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Helena Bueno da Silva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryel Goes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Rodrigues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Mcmahon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03556-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757870v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bottcher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berthelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Bernadou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orivel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-023-00944-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04061395v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Westrelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40462-023-00373-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Ramirez-Olier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sanches" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Barbosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Botero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12384" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854123v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Brodoline" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Viollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Serres" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2022.9955461" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arroyave-Tob&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Linares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065525v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Latil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.10664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caldato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Camargo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sousa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Forti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13744-020-00776-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551043v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fumery" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816293" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348117v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theraulaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00708-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327009v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Detrain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-019-2717-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327191v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo M&#233;rienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2019.05.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386387v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222933.2017.1420833" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2018.06.114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gordon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Traniello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-018-0629-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Bouchebti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vacchi Travaglini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Carlos Forti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2018.1503197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/20030711-1000009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysabel Milton Giraldo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frances Kamhi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C. Robson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lopes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Brugger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regys Menezes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Camargo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146613" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernadou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Felden" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.141556" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344749v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ferrere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Vittori" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Latil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dussutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18650" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065815v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouchebti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-014-0378-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123579v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ives Haifig" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Costa-Leonardo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2015.06.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-051X14NM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02490279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Barcet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Espadaler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9892-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345065v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jeanson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2012.00121" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325189v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Granovskiy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Lab&#233;dan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002592" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345091v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Deneubourg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.031237" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365116v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beshers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Deneubourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.022988" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Beshers" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0165-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LB0GWK15-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.12.001" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48QRSF3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315334v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gautrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2007.10.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVKN7NT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365113v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319477v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Gerbier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-008-0153-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P1QR0WFB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319486v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Loureiro Henriques" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345234v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-007-0926-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8419ABA0974D786CB62D202A9EFEE31B5BF42CC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093142v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Valverde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard V. Sol&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.34" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Talbot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautrais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aluizio F.R. Araujo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.08.017" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQBSHW1K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stamatios Nicolis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-006-0233-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42WP51F5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Challet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-005-0001-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SC9MSC2K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2004.2990" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345255v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Deneubourg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.01711" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Helbing" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02345" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Michelena" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Bouquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dissac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lauga" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2004.04.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P97QT28S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351821v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Br&#233;dard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Volpatti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-6357(03)00030-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GRKG2F0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351823v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jeanson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5193(03)00277-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLNFH5X6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724462v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Campan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fourcassier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bonavita" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Albino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis E Devers" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cl&#233;radin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bescond-Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833744v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351826v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28646-2_17" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-8Q91VHPF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>