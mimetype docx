--- v1 (2026-03-24)
+++ v2 (2026-04-18)
@@ -880,191 +880,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleurs frontaliers et fluctuations financières : Une analyse comparative du Luxembourg et de la Suisse</w:t>
+                <w:t xml:space="preserve">L’industrie financière, « grande oubliée » de l'accord post-Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53-2021, pp.52-68</w:t>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03062681v1</w:t>
+                <w:t xml:space="preserve">hal-03159166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie financière, « grande oubliée » de l'accord post-Brexit</w:t>
+                <w:t xml:space="preserve">Travailleurs frontaliers et fluctuations financières : Une analyse comparative du Luxembourg et de la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53-2021, pp.52-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159166v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border workers in the Greater Region of Luxembourg and financial instability: a non-linear approach</w:t>
               </w:r>
@@ -2876,178 +2876,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
+                <w:t xml:space="preserve">Luxembourg’s Financial Service Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taiwan, China</w:t>
+              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512235v1</w:t>
+                <w:t xml:space="preserve">hal-02512243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxembourg’s Financial Service Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
+                <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512243v1</w:t>
+                <w:t xml:space="preserve">hal-02512235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrant’s remittances and Financial Development in Latin America and the Caribbean countries: A dynamic approach</w:t>
               </w:r>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.99eturgmg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4391,51 +4391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Grabowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X241269363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2021.1987378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1877251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2018.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Salagean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.894550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.168.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0313-5926(13)50003-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJBM2015.7861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.661400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dongmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lelievre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Routledge international studies in money and banking" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03709914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7x3tr76fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN20016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Grabowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X241269363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2021.1987378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1877251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2018.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Salagean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.894550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.168.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0313-5926(13)50003-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJBM2015.7861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.661400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dongmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lelievre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Routledge international studies in money and banking" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03709914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7x3tr76fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN20016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>