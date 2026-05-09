--- v2 (2026-04-18)
+++ v3 (2026-05-09)
@@ -230,521 +230,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial instability in Lebanon: Do the liquidity creation and performance of banks matter?</w:t>
+                <w:t xml:space="preserve">The geography of European financial centers: 1993–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Maroun</w:t>
+                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Grabowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2024.05.001⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X241269363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700875v1</w:t>
+                <w:t xml:space="preserve">hal-04700853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geography of European financial centers: 1993–2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gunther Capelle-Blancard</w:t>
+                <w:t xml:space="preserve">Time-varying Causality among Whisky, Wine, and Equity Markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromentin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jesse Grabowski</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0308518X241269363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700853v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-varying Causality among Whisky, Wine, and Equity Markets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Financial instability in Lebanon: Do the liquidity creation and performance of banks matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105345. </w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.101864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.frl.2024.105345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2024.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530296v1</w:t>
+                <w:t xml:space="preserve">hal-04700875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herd and causality dynamics between energy commodities and ethical investment: Evidence from the different phases of the COVID-19 pandemic</w:t>
+                <w:t xml:space="preserve">Macroeconomic effects of green subsidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azhar Mohamad</w:t>
+                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 410, pp.137166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206763v1</w:t>
+                <w:t xml:space="preserve">hal-04076250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroeconomic effects of green subsidies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahar Benkhodja</w:t>
+                <w:t xml:space="preserve">Herd and causality dynamics between energy commodities and ethical investment: Evidence from the different phases of the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azhar Mohamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaofei Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 410, pp.137166. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126, pp.107001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2023.137166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2023.107001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076250v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-varying causality between stock prices and macroeconomic fundamentals: Connection or disconnection?</w:t>
               </w:r>
@@ -880,191 +880,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie financière, « grande oubliée » de l'accord post-Brexit</w:t>
+                <w:t xml:space="preserve">Travailleurs frontaliers et fluctuations financières : Une analyse comparative du Luxembourg et de la Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53-2021, pp.52-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159166v1</w:t>
+                <w:t xml:space="preserve">hal-03062681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailleurs frontaliers et fluctuations financières : Une analyse comparative du Luxembourg et de la Suisse</w:t>
+                <w:t xml:space="preserve">L’industrie financière, « grande oubliée » de l'accord post-Brexit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53-2021, pp.52-68</w:t>
+              <w:t xml:space="preserve">La Tribune [Site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03062681v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border workers in the Greater Region of Luxembourg and financial instability: a non-linear approach</w:t>
               </w:r>
@@ -1122,209 +1122,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remittances and credit in developed and developing countries: A dynamic panel analysis</w:t>
+                <w:t xml:space="preserve">Cross-border workers and financial instability : a frequency domain causality analysis applied to the Luxembourg financial centre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Leon</w:t>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48, pp.310-320. </w:t>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.280-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2018.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13504851.2019.1613496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02131192v1</w:t>
+                <w:t xml:space="preserve">halshs-02131186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border workers and financial instability : a frequency domain causality analysis applied to the Luxembourg financial centre</w:t>
+                <w:t xml:space="preserve">Remittances and credit in developed and developing countries: A dynamic panel analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+                <w:t xml:space="preserve">Florian Leon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.280-285. </w:t>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.310-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504851.2019.1613496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02131186v1</w:t>
+                <w:t xml:space="preserve">halshs-02131192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remittances and financial development in Latin America and the Caribbean countries: A dynamic approach</w:t>
               </w:r>
@@ -1382,326 +1382,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02152596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-run and short-run impacts of remittances on financial development in developing countries</w:t>
+                <w:t xml:space="preserve">The Global Economic Crisis and The Effect of Immigrant Workers on Native-born Employment in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benteng Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.02.006⟩</w:t>
+              <w:t xml:space="preserve">The World Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (6), pp.1068-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/twec.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02152600v1</w:t>
+                <w:t xml:space="preserve">halshs-02152608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Global Economic Crisis and The Effect of Immigrant Workers on Native-born Employment in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To Migrate With or Without Ones' Children in China - That is the Question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damette</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Salagean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benteng Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/twec.12394⟩</w:t>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.135.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02152608v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Migrate With or Without Ones' Children in China - That is the Question</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The long-run and short-run impacts of remittances on financial development in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benteng Zou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 135, pp.69-88. </w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.192-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.135.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512222v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02152600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Economic Crisis and Migrant Workers: The Case of the Construction Sector in Europe.</w:t>
               </w:r>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration and labour markets in OECD countries: a panel cointegration approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Damette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2257,165 +2257,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between business cycles and migration: a comparison between traditional immigration countries</w:t>
+                <w:t xml:space="preserve">Migration and Unemployment Duration in OECD Countries: A Dynamic Panel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 11 (1)</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.1113 - 1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380863v1</w:t>
+                <w:t xml:space="preserve">hal-01380719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migration and Unemployment Duration in OECD Countries: A Dynamic Panel Analysis</w:t>
+                <w:t xml:space="preserve">The relationship between business cycles and migration: a comparison between traditional immigration countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.1113 - 1124</w:t>
+              <w:t xml:space="preserve">Empirical Economic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380719v1</w:t>
+                <w:t xml:space="preserve">hal-01380863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2446,51 +2446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Whisky and Barley Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2522,217 +2522,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th AWBR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
+              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641933v1</w:t>
+                <w:t xml:space="preserve">hal-04641942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis.</w:t>
+                <w:t xml:space="preserve">Portfolio Diversification Opportunities among Wine, Whisky and Equity Markets: A Time-Varying Causality Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Moroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Wine &amp; Spirits Economics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, School of Wine and Spirits Business, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th AWBR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jul 2023, Nova Scotia, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04641942v1</w:t>
+                <w:t xml:space="preserve">hal-04641933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-border Workers and Financial Instability: NARDL analysis applied to the Luxembourg Financial Center</w:t>
               </w:r>
@@ -2781,424 +2781,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxembourg’s Financial Services Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luxembourg’s Financial Service Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537715v1</w:t>
+                <w:t xml:space="preserve">hal-02512243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luxembourg’s Financial Service Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
+                <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Taiwan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512243v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border Workers and Financial Instability: A Frequency Domain Causality Analysis Applied to the Luxembourg Financial Center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luxembourg’s Financial Services Cluster and Cross-Border Workers : Propositions for Theoretical and Econometric Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Taiwan, China</w:t>
+              <w:t xml:space="preserve">Association for Borderlands Studies 2nd World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512235v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant’s remittances and Financial Development in Latin America and the Caribbean countries: A dynamic approach</w:t>
+                <w:t xml:space="preserve">The Long-Term Relationship Between Fitch Ratings and Banks Market Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Dongmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Research Meeting in Business and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nice, France</w:t>
+              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Bankok, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512262v1</w:t>
+                <w:t xml:space="preserve">hal-02512256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Long-Term Relationship Between Fitch Ratings and Banks Market Value</w:t>
+                <w:t xml:space="preserve">Migrant’s remittances and Financial Development in Latin America and the Caribbean countries: A dynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadège Dongmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Finance &amp; Banking Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Bankok, France</w:t>
+              <w:t xml:space="preserve">8th International Research Meeting in Business and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512256v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Economic Crisis and Migrant Workers: The Case of the Construction Sector in Europe</w:t>
               </w:r>
@@ -3247,204 +3247,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise économique actuelle et les migrations internationales: le cas des pays de l’OCDE</w:t>
+                <w:t xml:space="preserve">La notation d’un fonds d’investissement est-elle un indicateur de sa performance future? La Notation Financière : Une Histoire de Confiance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Congrès de la Société Canadienne de Science Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01375611v1</w:t>
+                <w:t xml:space="preserve">hal-01375674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notation d’un fonds d’investissement est-elle un indicateur de sa performance future? La Notation Financière : Une Histoire de Confiance?</w:t>
+                <w:t xml:space="preserve">La crise économique actuelle et les migrations internationales: le cas des pays de l’OCDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">53ème Congrès de la Société Canadienne de Science Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01375674v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3768,51 +3768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.99eturgmg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4391,51 +4391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700875v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.05.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700853v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Grabowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X241269363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206763v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Mohamad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137166" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2021.1987378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062681v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1877251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131192v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2018.12.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.02.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12394" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512222v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Salagean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0069" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.894550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.168.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0313-5926(13)50003-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJBM2015.7861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.661400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512243v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512262v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512256v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dongmo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lelievre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Routledge international studies in money and banking" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03709914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7x3tr76fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN20016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cieply" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Peltre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Souissi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.158.0259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700853v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Grabowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X241269363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2024.105345" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Maroun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2024.05.001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Benkhodja" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2023.137166" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206763v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azhar Mohamad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2023.107001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2022.103073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451701v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2021.1987378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159166v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062468v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1877251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2019.1613496" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02131192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Leon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2018.12.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rode.12368" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/twec.12394" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Salagean" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.135.0069" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02152600v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.02.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369850v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10168737.2014.894550" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.168.0129" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0313-5926(13)50003-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01369146v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJBM2015.7861" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2012.661400" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641906v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641942v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04641933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512243v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Dongmo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512262v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458374v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lelievre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Routledge international studies in money and banking" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003307846" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03709914v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7x3tr76fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192569v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.99eturgmg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03013927v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01752738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN20016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03592468v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>