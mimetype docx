--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -229,295 +229,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a pure antiferroelectric PbZrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; phase through tensile epitaxial strain</w:t>
+                <w:t xml:space="preserve">Terahertz antiferromagnetic dynamics induced by ultrafast spin currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krina Parmar</w:t>
+                <w:t xml:space="preserve">Sanjay René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artem Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.6536. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (45), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61867-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282640v1</w:t>
+                <w:t xml:space="preserve">hal-05292708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz antiferromagnetic dynamics induced by ultrafast spin currents</w:t>
+                <w:t xml:space="preserve">Establishing a pure antiferroelectric PbZrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; phase through tensile epitaxial strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay René</w:t>
+                <w:t xml:space="preserve">Krina Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Levchuk</w:t>
+                <w:t xml:space="preserve">Emma Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixin Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (45), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx1107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61867-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292708v1</w:t>
+                <w:t xml:space="preserve">hal-05282640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain‐Induced Polarization Rotation in Freestanding Ferroelectric Oxide Membranes</w:t>
               </w:r>
@@ -631,961 +631,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
+                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo C Vaz</w:t>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
+                <w:t xml:space="preserve">Ramamoorthy Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Plombon</w:t>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+                <w:t xml:space="preserve">Fèlix Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Groen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489581v1</w:t>
+                <w:t xml:space="preserve">hal-04517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, pp.905-911. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (24), pp.242902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604964v1</w:t>
+                <w:t xml:space="preserve">hal-04611919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
+                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sando</w:t>
+                <w:t xml:space="preserve">Diogo C Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Paull</w:t>
+                <w:t xml:space="preserve">John J Plombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Yasui</w:t>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
+                <w:t xml:space="preserve">Inge Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678605v1</w:t>
+                <w:t xml:space="preserve">hal-04489581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517961v1</w:t>
+                <w:t xml:space="preserve">hal-04604964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Yasui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (24), pp.242902. </w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611919v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of multiferroicity in prototypical single spin cycloid BiFeO 3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Haykal</w:t>
+                <w:t xml:space="preserve">Kinnary Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02875⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.021405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237859v1</w:t>
+                <w:t xml:space="preserve">hal-04089431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Onset of multiferroicity in prototypical single spin cycloid BiFeO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinnary Patel</w:t>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanthbouala</w:t>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.021405. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (19), pp.9073-9079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089431v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiFeO 3 Nanoparticles: The “Holy‐Grail” of Piezo‐Photocatalysts?</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Otoničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1699,779 +1699,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic skyrmions in BiFeO3</w:t>
+                <w:t xml:space="preserve">Temporal and spatial tracking of ultrafast light-induced strain and polarization modulation in a ferroelectric thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Li</w:t>
+                <w:t xml:space="preserve">Ruizhe Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chirac</w:t>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tranchida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fusil</w:t>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevresearch.5.043109⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489611v1</w:t>
+                <w:t xml:space="preserve">hal-04298208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial tracking of ultrafast light-induced strain and polarization modulation in a ferroelectric thin film</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiferroic skyrmions in BiFeO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Juvé</w:t>
+                <w:t xml:space="preserve">Z Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laulhé</w:t>
+                <w:t xml:space="preserve">T Chirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
+                <w:t xml:space="preserve">J Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
+                <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi1160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevresearch.5.043109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298208v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
+                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698069v1</w:t>
+                <w:t xml:space="preserve">hal-03864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Imaging of Exotic Antiferromagnetic Spin Cycloids in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Bi&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;O&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.17.044051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vergnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Jean‐yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.2101155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864972v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Topological Defects in a Noncollinear Antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawan Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (18), pp.187201. </w:t>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Boventer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Haspot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2637,295 +2637,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
+                <w:t xml:space="preserve">Patterning enhanced tetragonality in BiFeO3 thin films with effective negative pressure by helium implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Lachheb</w:t>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">S. Farokhipoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carlà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVMATERIALS.5.024404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371020v1</w:t>
+                <w:t xml:space="preserve">hal-03375557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning enhanced tetragonality in BiFeO3 thin films with effective negative pressure by helium implantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farokhipoor</w:t>
+                <w:t xml:space="preserve">Myriam Lachheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yedra</w:t>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carlà</w:t>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVMATERIALS.5.024404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375557v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
               </w:r>
@@ -3039,1285 +3039,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Evans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984540v1</w:t>
+                <w:t xml:space="preserve">hal-02909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Chirac</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Donald M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909553v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (14), pp.2000601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+                <w:t xml:space="preserve">Théophile Chirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909378v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sando</w:t>
+                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjiao Han</w:t>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivasha Govinden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536412v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivasha Govinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552857v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
+                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sando</w:t>
+                <w:t xml:space="preserve">Luis M. Vicente Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7804), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909544v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prokhorenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carretero</w:t>
+                <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483177v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
+                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vistoli</w:t>
+                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdi</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909548v1</w:t>
+                <w:t xml:space="preserve">hal-02483177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blai C Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4407,51 +4407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontcuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Althammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boschker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4502,64 +4502,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4636,51 +4636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4898,775 +4898,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellaiche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288725v1</w:t>
+                <w:t xml:space="preserve">hal-02288717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the phase transition temperature of giant magnetocaloric thin films by ion irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Trassinelli</w:t>
+                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marangolo</w:t>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Carrétéro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.065402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618401v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+                <w:t xml:space="preserve">Modulating the phase transition temperature of giant magnetocaloric thin films by ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Gross</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">S. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+                <w:t xml:space="preserve">M Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
+                <w:t xml:space="preserve">M Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.065402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632358v1</w:t>
+                <w:t xml:space="preserve">hal-01618401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grollier</w:t>
+                <w:t xml:space="preserve">Isabell Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Xu</w:t>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549 (7671), pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288726v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">Julie Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trastoy</w:t>
+                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288717v1</w:t>
+                <w:t xml:space="preserve">hal-02288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.1500245. </w:t>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.B. Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,64 +6023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -6112,533 +6112,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carrétéro</w:t>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Garcia</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007560v1</w:t>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-charge Effect on Electroresistance in Metal-Ferroelectric-Metal capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Fang Chen</w:t>
+                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Lu Wang</w:t>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Sun</w:t>
+                <w:t xml:space="preserve">C. Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18297⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283987v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space-charge Effect on Electroresistance in Metal-Ferroelectric-Metal capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobo Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Fang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007563v1</w:t>
+                <w:t xml:space="preserve">hal-01283987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
               </w:r>
@@ -6650,64 +6650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6758,64 +6758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6849,90 +6849,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.91-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7247,90 +7247,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
@@ -7381,51 +7381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Altuntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,995 +7496,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007631v1</w:t>
+                <w:t xml:space="preserve">hal-03007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007639v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Barthélémy</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007646v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Tsymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.138-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007651v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
+                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valencia</w:t>
+                <w:t xml:space="preserve">Thomas Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crassous</w:t>
+                <w:t xml:space="preserve">S.-Lata Sahonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Judith Macmanus-Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Moya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Blamire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1422-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007662v1</w:t>
+                <w:t xml:space="preserve">hal-03007666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia March</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007658v1</w:t>
+                <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Blamire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.1422-1426. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007666v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8535,90 +8535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vlooswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8708,64 +8708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bödefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
@@ -8803,64 +8803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8943,472 +8943,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in granular magnetic tunnel junctions with Fe nanoparticles embedded in ZnSe semiconducting epilayer</w:t>
+                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. De Moraes</w:t>
+                <w:t xml:space="preserve">J. Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Saul</w:t>
+                <w:t xml:space="preserve">L.B. Steren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. H. Mosca</w:t>
+                <w:t xml:space="preserve">A.H.V. Repetto Llamazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varalda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Schio</w:t>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2938071⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.032503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293140v1</w:t>
+                <w:t xml:space="preserve">hal-00343983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Magnetoresistance in granular magnetic tunnel junctions with Fe nanoparticles embedded in ZnSe semiconducting epilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. De Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">C. K. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">D. H. Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (12), pp.123714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2938071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343975v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Milano</w:t>
+                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Steren</w:t>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H.V. Repetto Llamazares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Garcia</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92, pp.032503. </w:t>
+              <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343983v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new layered magnesium zinc phosphate hydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Yahiouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9467,51 +9467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial strain in the hexagonal plane of MnAs thin films: The key to stabilize ferromagnetism to higher temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9614,51 +9614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance study of MnAs/GaAs(111) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. V. Repetto Llamazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. B. Steren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,1107 +9741,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293050v1</w:t>
+                <w:t xml:space="preserve">hal-01293052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MnAs/GaAs/MnAs: Morphology and interfacial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (3), pp.035308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-beta Phase transition in MnAs/GaAs(001) thin films: An optical spectroscopic investigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Witkowski</w:t>
+                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Steren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (11), pp.115330. </w:t>
+              <w:t xml:space="preserve">, 2006, 74 (14), pp.144402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292984v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">alpha-beta Phase transition in MnAs/GaAs(001) thin films: An optical spectroscopic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (11), pp.115330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293052v1</w:t>
+                <w:t xml:space="preserve">hal-01292984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spintronic with semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jm George</w:t>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Elsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Jaffres</w:t>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mattana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293057v1</w:t>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling magnetoresistance in MnAs/III-V/MnAs junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Spintronic with semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.081303⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (9), pp.966-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293059v1</w:t>
+                <w:t xml:space="preserve">hal-01293057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of Bulk CaC6.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Hérold</w:t>
+                <w:t xml:space="preserve">Resonant tunneling magnetoresistance in MnAs/III-V/MnAs junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Astuto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bellin</w:t>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.087003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (8), pp.081303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.081303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020221v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Superconductivity of Bulk CaC6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Maurice</w:t>
+                <w:t xml:space="preserve">C. Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquet</w:t>
+                <w:t xml:space="preserve">M. d'Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">Ch. Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.087003/1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.087003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11013,51 +11013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures hybrides MnAs/GaAs : de la croissance aux propriétés de transport tunnel polarisé en spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11116,51 +11116,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Sud, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11268,51 +11268,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8D0FD64"/>
+    <w:nsid w:val="42F93331"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11499,51 +11499,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>