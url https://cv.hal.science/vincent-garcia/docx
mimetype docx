--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -195,2015 +195,2015 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz antiferromagnetic dynamics induced by ultrafast spin currents</w:t>
+                <w:t xml:space="preserve">Light-Induced Photomechanical Patterning of Ferroelectric Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay René</w:t>
+                <w:t xml:space="preserve">Alban Degezelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Levchuk</w:t>
+                <w:t xml:space="preserve">Jonas Strobelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+                <w:t xml:space="preserve">Sarah Loebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixin Li</w:t>
+                <w:t xml:space="preserve">Moussa Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (45), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (15), pp.22102-22111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adx1107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c24848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292708v1</w:t>
+                <w:t xml:space="preserve">hal-05600712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a pure antiferroelectric PbZrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; phase through tensile epitaxial strain</w:t>
+                <w:t xml:space="preserve">Terahertz antiferromagnetic dynamics induced by ultrafast spin currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krina Parmar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sanjay René</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Levchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61867-y⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx1107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282640v1</w:t>
+                <w:t xml:space="preserve">hal-05292708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain‐Induced Polarization Rotation in Freestanding Ferroelectric Oxide Membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing a pure antiferroelectric PbZrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; phase through tensile epitaxial strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Burcea</w:t>
+                <w:t xml:space="preserve">Krina Parmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
+                <w:t xml:space="preserve">Emma Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (15), pp.e00266. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.6536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202500266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61867-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290311v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain‐Induced Polarization Rotation in Freestanding Ferroelectric Oxide Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Degezelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fert</w:t>
+                <w:t xml:space="preserve">Razvan Burcea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramamoorthy Ramesh</w:t>
+                <w:t xml:space="preserve">Pascale Gemeiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fèlix Casanova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (15), pp.e00266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202500266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517961v1</w:t>
+                <w:t xml:space="preserve">hal-05290311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pavel Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611919v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo C Vaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo C Vaz</w:t>
+                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
+                <w:t xml:space="preserve">John J Plombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Plombon</w:t>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Marton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
+                <w:t xml:space="preserve">Florian Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Yasui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04604964v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Yasui</w:t>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ramamoorthy Ramesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fèlix Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678605v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">André Chanthbouala</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (24), pp.242902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089431v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of multiferroicity in prototypical single spin cycloid BiFeO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amr Abdelsamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (19), pp.9073-9079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiFeO 3 Nanoparticles: The “Holy‐Grail” of Piezo‐Photocatalysts?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafa Amdouni</w:t>
+                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojca Otoničar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Kinnary Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Fusil</w:t>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2301841. </w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.021405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202301841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166824v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial tracking of ultrafast light-induced strain and polarization modulation in a ferroelectric thin film</w:t>
+                <w:t xml:space="preserve">BiFeO 3 Nanoparticles: The “Holy‐Grail” of Piezo‐Photocatalysts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruizhe Gu</w:t>
+                <w:t xml:space="preserve">Wafa Amdouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Juvé</w:t>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laulhé</w:t>
+                <w:t xml:space="preserve">Mojca Otoničar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
+                <w:t xml:space="preserve">Stephane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adi1160⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2301841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202301841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298208v1</w:t>
+                <w:t xml:space="preserve">hal-04166824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiferroic skyrmions in BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Li</w:t>
+                <w:t xml:space="preserve">T Chirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chirac</w:t>
+                <w:t xml:space="preserve">J Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevresearch.5.043109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal and spatial tracking of ultrafast light-induced strain and polarization modulation in a ferroelectric thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruizhe Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+                <w:t xml:space="preserve">Vincent Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Varotto</w:t>
+                <w:t xml:space="preserve">Claire Laulhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vergnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Houssny Bouyanfif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Vaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adi1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864972v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Imaging of Exotic Antiferromagnetic Spin Cycloids in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Bi&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;O&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, </w:t>
@@ -2235,8272 +2235,8272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698069v1</w:t>
+                <w:t xml:space="preserve">hal-03864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Topological Defects in a Noncollinear Antiferromagnet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Haykal</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.2101155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.187201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659802v1</w:t>
+                <w:t xml:space="preserve">hal-03698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabella Boventer</w:t>
+                <w:t xml:space="preserve">Imaging Topological Defects in a Noncollinear Antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Haspot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V Garcia</w:t>
+                <w:t xml:space="preserve">Pawan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (18), pp.187201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.128.187201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375819v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterning enhanced tetragonality in BiFeO3 thin films with effective negative pressure by helium implantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltage-Controlled Reconfigurable Magnonic Crystal at the Sub-micrometer Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Merbouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Toulouse</w:t>
+                <w:t xml:space="preserve">Isabella Boventer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fischer</w:t>
+                <w:t xml:space="preserve">Victor Haspot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Farokhipoor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Carlà</w:t>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVMATERIALS.5.024404⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.9775-9781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ACSNANO.1C00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375557v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patterning enhanced tetragonality in BiFeO3 thin films with effective negative pressure by helium implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Lachheb</w:t>
+                <w:t xml:space="preserve">S. Farokhipoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">L. Yedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">F. Carlà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, </w:t>
+              <w:t xml:space="preserve">, 2021, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVMATERIALS.5.024404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371020v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
+                <w:t xml:space="preserve">Surface and bulk ferroelectric phase transition in super-tetragonal BiFeO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aeschlimann</w:t>
+                <w:t xml:space="preserve">Myriam Lachheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grisolia</w:t>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Choueikani</w:t>
+                <w:t xml:space="preserve">Qiang Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014407⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevmaterials.5.024410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134178v1</w:t>
+                <w:t xml:space="preserve">hal-03371020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray absorption and x-ray magnetic circular dichroism in bulk and thin films of ferrimagnetic GdTi O 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+                <w:t xml:space="preserve">G. Sanchez-Santolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vistoli</w:t>
+                <w:t xml:space="preserve">J. Varignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">F. Choueikani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.5.014407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909548v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Evans</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984525v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Chirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bréhin</w:t>
+                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Noël</w:t>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (14), pp.2000601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909378v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengjiao Han</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivasha Govinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis M. Vicente Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 580 (7804), pp.483-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Haykal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Nahas</w:t>
+                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prokhorenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Fischer</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Husanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenbo Wang</w:t>
+                <w:t xml:space="preserve">L. Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Sander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+                <w:t xml:space="preserve">C. Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blai C Casals</w:t>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.67-72. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0307-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286091v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coll</w:t>
+                <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fontcuberta</w:t>
+                <w:t xml:space="preserve">Anke Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Althammer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Boschker</w:t>
+                <w:t xml:space="preserve">Blai C Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0307-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122830v1</w:t>
+                <w:t xml:space="preserve">hal-02286091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Towards Oxide Electronics: a Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bin Xu</w:t>
+                <w:t xml:space="preserve">J. Fontcuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. H C Paull</w:t>
+                <w:t xml:space="preserve">M. Althammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. R Burns</w:t>
+                <w:t xml:space="preserve">H. Boschker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 482, pp.1-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.03.312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362696v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Appert</w:t>
+                <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Burns</w:t>
+                <w:t xml:space="preserve">O. H C Paull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Gallais</w:t>
+                <w:t xml:space="preserve">S. R Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.041404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310230v1</w:t>
+                <w:t xml:space="preserve">hal-02362696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyn</w:t>
+                <w:t xml:space="preserve">S. Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chanthbouala</w:t>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Girod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Barthelemy</w:t>
+                <w:t xml:space="preserve">Y. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.104404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288716v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time switching dynamics of ferroelectric tunnel junctions under single-shot voltage pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+                <w:t xml:space="preserve">A. Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trastoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">A. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (23), pp.232902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5054747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288717v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bellaiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the phase transition temperature of giant magnetocaloric thin films by ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cervera</w:t>
+                <w:t xml:space="preserve">M Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Trassinelli</w:t>
+                <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marangolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.065402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabell Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Gross</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 549 (7671), pp.252-256. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sören Boyn</w:t>
+                <w:t xml:space="preserve">Julie Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grollier</w:t>
+                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavio Bruno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Girod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
+                <w:t xml:space="preserve">J. Trastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201500245⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007377v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel electroresistance in BiFeO 3 junctions: size does matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Douglas</w:t>
+                <w:t xml:space="preserve">Flavio Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blouzon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Barthélémy</w:t>
+                <w:t xml:space="preserve">Stéphanie Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4971311⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.1500245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201500245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007210v1</w:t>
+                <w:t xml:space="preserve">hal-03007377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunnel electroresistance through organic ferroelectrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunnel electroresistance in BiFeO 3 junctions: size does matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.B. Tian</w:t>
+                <w:t xml:space="preserve">C. Blouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Fusil</w:t>
+                <w:t xml:space="preserve">P. Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X.L Zhao</w:t>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11502⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.232902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385275v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large elasto-optic effect and reversible electrochromism in multiferroic BiFeO3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunnel electroresistance through organic ferroelectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.B. Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Sando</w:t>
+                <w:t xml:space="preserve">J.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurong Yang</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Bousquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">X.L Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007385v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+                <w:t xml:space="preserve">Large elasto-optic effect and reversible electrochromism in multiferroic BiFeO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">D Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien E. Rault</w:t>
+                <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
+                <w:t xml:space="preserve">E Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+                <w:t xml:space="preserve">hal-03007385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.061101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-charge Effect on Electroresistance in Metal-Ferroelectric-Metal capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobo Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Fang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bobo Tian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yang Liu</w:t>
+                <w:t xml:space="preserve">Jian Lu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.18297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep18297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (2), pp.168-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xavier</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007589v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.052909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007574v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-matsci-070813-113315⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007578v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NMAT3870⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.91-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-matsci-070813-113315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053074v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic structure and microstructures of supertetragonal multiferroic BiFeO 3 thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pailloux</w:t>
+                <w:t xml:space="preserve">L.C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Couillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bruno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Saidi</w:t>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.104106⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.nmat3870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NMAT3870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007585v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atomic structure and microstructures of supertetragonal multiferroic BiFeO 3 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">M. Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn401378t⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509417v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Altuntas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3, pp.2834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn401378t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007651v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ferroelectric memristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.Y. Tsymbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gruverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (2), pp.138-143. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007666v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valencia</w:t>
+                <w:t xml:space="preserve">A. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crassous</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-Lata Sahonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Macmanus-Driscoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blamire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1422-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347727v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crassous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Vlooswijk</w:t>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327 (5969), pp.1106-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1184028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007673v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Copie</w:t>
+                <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Garcia</w:t>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bödefeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">A. Vlooswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (4), pp.042901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3295700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347589v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Two-Dimensional Metallic Behavior at LaAlO 3 / SrTiO 3 Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Enouz-Vedrenne</w:t>
+                <w:t xml:space="preserve">O. Copie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. D Mathur</w:t>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bödefeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carretero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.216804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347661v1</w:t>
+                <w:t xml:space="preserve">hal-02347589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milano</w:t>
+                <w:t xml:space="preserve">S. Enouz-Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Steren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">N. D Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 460 (7251), pp.81-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00343983v1</w:t>
+                <w:t xml:space="preserve">hal-02347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance in granular magnetic tunnel junctions with Fe nanoparticles embedded in ZnSe semiconducting epilayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. De Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. De Moraes</w:t>
+                <w:t xml:space="preserve">C. K. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Saul</w:t>
+                <w:t xml:space="preserve">D. H. Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. H. Mosca</w:t>
+                <w:t xml:space="preserve">J. Varalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 103 (12), pp.123714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2938071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a new layered magnesium zinc phosphate hydrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Bensalem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">L.B. Steren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahieddine Yahiouche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.H.V. Repetto Llamazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.04.039⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.032503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007701v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial strain in the hexagonal plane of MnAs thin films: The key to stabilize ferromagnetism to higher temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of a new layered magnesium zinc phosphate hydrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marangolo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mahieddine Yahiouche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.117205⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (1), pp.165-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2006.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293146v1</w:t>
+                <w:t xml:space="preserve">hal-03007701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferromagnetic resonance study of MnAs/GaAs(111) thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biaxial strain in the hexagonal plane of MnAs thin films: The key to stabilize ferromagnetism to higher temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Sidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. V. Repetto Llamazares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Milano</w:t>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. Steren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Marangolo</w:t>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2007.04.043⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (11), pp.117205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.117205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293143v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Ferromagnetic resonance study of MnAs/GaAs(111) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. V. Repetto Llamazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Steren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 398 (2), pp.372-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2007.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293052v1</w:t>
+                <w:t xml:space="preserve">hal-01293143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnAs/GaAs/MnAs: Morphology and interfacial properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jm George</w:t>
+                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Steren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (3), pp.035308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035308⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (14), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293045v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Eddrief</w:t>
+                <w:t xml:space="preserve">MnAs/GaAs/MnAs: Morphology and interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (14), pp.144402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.035308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293050v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alpha-beta Phase transition in MnAs/GaAs(001) thin films: An optical spectroscopic investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pluchery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Witkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 74 (11), pp.115330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jl Maurice</w:t>
+                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquet</w:t>
+                <w:t xml:space="preserve">H. Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">J. -M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic with semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Mattana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10559,90 +10559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant tunneling magnetoresistance in MnAs/III-V/MnAs junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10732,51 +10732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. d'Astuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10798,198 +10798,332 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.087003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de Prospectives du CSI-INP 2019-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Paineau-Lanone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Dimarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CoNRS. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232515v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10999,100 +11133,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures hybrides MnAs/GaAs : de la croissance aux propriétés de transport tunnel polarisé en spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00122726v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11102,105 +11236,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Sud, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03007520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId423"/>
+      <w:footerReference w:type="default" r:id="rId428"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11268,51 +11402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F93331"/>
+    <w:nsid w:val="05A85CA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11499,51 +11633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Strobelt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loebner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>