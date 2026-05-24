--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -765,961 +765,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
+                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Chaudron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zixin Li</w:t>
+                <w:t xml:space="preserve">Albert Fert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Ramamoorthy Ramesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Marton</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fèlix Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (1), pp.015005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604964v1</w:t>
+                <w:t xml:space="preserve">hal-04517961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
+                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Plombon</w:t>
+                <w:t xml:space="preserve">Arthur Chaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Won Young Choi</w:t>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge Groen</w:t>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 124 (24), pp.242902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489581v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
+                <w:t xml:space="preserve">Voltage-based magnetization switching and reading in magnetoelectric spin-orbit nanodevices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sando</w:t>
+                <w:t xml:space="preserve">Diogo C Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Chia-Ching Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Paull</w:t>
+                <w:t xml:space="preserve">John J Plombon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shintaro Yasui</w:t>
+                <w:t xml:space="preserve">Won Young Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
+                <w:t xml:space="preserve">Inge Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45868-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678605v1</w:t>
+                <w:t xml:space="preserve">hal-04489581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of magnetism by electric field and current-induced torques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric-field-induced multiferroic topological solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Fert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Marton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Modern Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/RevModPhys.96.015005⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-024-01890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517961v1</w:t>
+                <w:t xml:space="preserve">hal-04604964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between anisotropic strain, ferroelectric, and antiferromagnetic textures in highly compressed BiFeO$_3$ epitaxial thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Chaudron</w:t>
+                <w:t xml:space="preserve">Finite Size Effects in Antiferromagnetic Highly Strained BiFeO 3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shintaro Yasui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Dimitrios Bessas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (24), pp.242902. </w:t>
+              <w:t xml:space="preserve">Advanced Physics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0208996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/apxr.202400068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611919v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of multiferroicity in prototypical single spin cycloid BiFeO 3 thin films</w:t>
+                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Fischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Finco</w:t>
+                <w:t xml:space="preserve">Thomas Maroutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Haykal</w:t>
+                <w:t xml:space="preserve">Kinnary Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02875⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.021405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237859v1</w:t>
+                <w:t xml:space="preserve">hal-04089431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric phase transitions in epitaxial antiferroelectric PbZrO3 thin films</w:t>
+                <w:t xml:space="preserve">Onset of multiferroicity in prototypical single spin cycloid BiFeO 3 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelsamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinnary Patel</w:t>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chanthbouala</w:t>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.021405. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (19), pp.9073-9079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0143892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.3c02875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089431v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BiFeO 3 Nanoparticles: The “Holy‐Grail” of Piezo‐Photocatalysts?</w:t>
               </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Otoničar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chirac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2101,472 +2101,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Imaging of Exotic Antiferromagnetic Spin Cycloids in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Bi&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;O&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Zhong</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Jean‐yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17, </w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), pp.2101155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.17.044051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656679v1</w:t>
+                <w:t xml:space="preserve">hal-03698069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+                <w:t xml:space="preserve">Quantitative Imaging of Exotic Antiferromagnetic Spin Cycloids in &amp;lt;mml:math xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; display=&amp;quot;inline&amp;quot; overflow=&amp;quot;scroll&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Bi&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;mml:mi mathvariant=&amp;quot;normal&amp;quot;&amp;gt;O&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Salazar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+                <w:t xml:space="preserve">Hai Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Haykal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.17.044051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864972v1</w:t>
+                <w:t xml:space="preserve">hal-03656679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar Chirality in BiFeO 3 Emerging from A Peculiar Domain Wall Sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing Giant Ferroelectric Gating Effects in Large-Scale WSe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Varotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pauline Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (6), pp.2101155. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9260-9267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aelm.202101155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c02448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698069v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Topological Defects in a Noncollinear Antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,1246 +3173,1246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald M. Evans</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984540v1</w:t>
+                <w:t xml:space="preserve">hal-02909548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domains and domain walls in multiferroics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Trier</w:t>
+                <w:t xml:space="preserve">Donald M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
+                <w:t xml:space="preserve">Dennis Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hemme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/psr-2019-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909378v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Chirac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (14), pp.2000601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909553v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Depth Atomic Mapping of Polarization Switching in a Ferroelectric Field‐Effect Transistor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qiuxiang Zhu</w:t>
+                <w:t xml:space="preserve">Switchable two-dimensional electron gas based on ferroelectric Ca:SrTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+                <w:t xml:space="preserve">Luis M Vicente-Arche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Pierre Hemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202000601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.041002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.4.041002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electric and antiferromagnetic chiral textures at multiferroic domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivasha Govinden</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Appert</w:t>
+                <w:t xml:space="preserve">Jean-Yves Chauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Chirac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.386-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0516-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536412v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diogo Vaz</w:t>
+                <w:t xml:space="preserve">Interfacial Strain Gradients Control Nanoscale Domain Morphology in Epitaxial BiFeO3 Multiferroic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengjiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivasha Govinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Paull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (22), pp.2000343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552857v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
+                <w:t xml:space="preserve">Non-volatile electric control of spin–charge conversion in a SrTiO3 Rashba system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Trier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Sando</w:t>
+                <w:t xml:space="preserve">Luis M. Vicente Arche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 580 (7804), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2197-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909544v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antiferromagnetic textures in BiFeO 3 controlled by strain and electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+                <w:t xml:space="preserve">A. Haykal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Xu</w:t>
+                <w:t xml:space="preserve">J.-Y. Chauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carretero</w:t>
+                <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15501-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483177v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-polaron dichotomy of charge carriers in perovskite oxides</w:t>
+                <w:t xml:space="preserve">Inverse transition of labyrinthine domain patterns in ferroelectric thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Husanu</w:t>
+                <w:t xml:space="preserve">Y. Nahas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vistoli</w:t>
+                <w:t xml:space="preserve">S. Prokhorenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Verdi</w:t>
+                <w:t xml:space="preserve">B. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sander</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (1), </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0330-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1845-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02909548v1</w:t>
+                <w:t xml:space="preserve">hal-02483177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant topological Hall effect in correlated oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Vistoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4541,51 +4541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontcuberta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Althammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boschker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4636,64 +4636,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A magnetic phase diagram for nanoscale epitaxial BiFeO3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of flexoelectricity on the spin cycloid in (110)-oriented BiFe O 3 films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5032,736 +5032,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel C Bibes</w:t>
+                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bellaiche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Rouco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trastoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288725v1</w:t>
+                <w:t xml:space="preserve">hal-02288717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating the phase transition temperature of giant magnetocaloric thin films by ion irradiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Trassinelli</w:t>
+                <w:t xml:space="preserve">Intrinsic polarization switching mechanisms in BiFeO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Marangolo</w:t>
+                <w:t xml:space="preserve">Manuel C Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Carrétéro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bellaiche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.065402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618401v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+                <w:t xml:space="preserve">Modulating the phase transition temperature of giant magnetocaloric thin films by ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabell Gross</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">S. Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
+                <w:t xml:space="preserve">M Trassinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
+                <w:t xml:space="preserve">M Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.065402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632358v1</w:t>
+                <w:t xml:space="preserve">hal-01618401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-space imaging of non-collinear antiferromagnetic order with a single-spin magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Grollier</w:t>
+                <w:t xml:space="preserve">Isabell Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bin Xu</w:t>
+                <w:t xml:space="preserve">Luis Javier Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
+                <w:t xml:space="preserve">Saddem Chouaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 549 (7671), pp.252-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature23656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288726v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature-Superconducting Weak Link Defined by the Ferroelectric Field Effect</w:t>
+                <w:t xml:space="preserve">Learning through ferroelectric domain dynamics in solid-state synapses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bégon-Lours</w:t>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rouco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Sander</w:t>
+                <w:t xml:space="preserve">Julie Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Trastoy</w:t>
+                <w:t xml:space="preserve">Gwendal Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (6), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.7.064015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288717v1</w:t>
+                <w:t xml:space="preserve">hal-02288726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millionfold Resistance Change in Ferroelectric Tunnel Junctions Based on Nickelate Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Boyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6157,64 +6157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yurong Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carrétéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
@@ -6246,827 +6246,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fusil</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carrétéro</w:t>
+                <w:t xml:space="preserve">Julien E. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Garcia</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavomir Nemsak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar K. Palsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007560v1</w:t>
+                <w:t xml:space="preserve">hal-02503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-charge Effect on Electroresistance in Metal-Ferroelectric-Metal capacitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liu Fang Chen</w:t>
+                <w:t xml:space="preserve">Engineering ferroelectric tunnel junctions through potential profile shaping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Lu Wang</w:t>
+                <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuo Sun</w:t>
+                <w:t xml:space="preserve">C. Carrétéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18297⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), pp.061101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283987v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space-charge Effect on Electroresistance in Metal-Ferroelectric-Metal capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobo Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Fang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Lu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.18297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03007563v1</w:t>
+                <w:t xml:space="preserve">hal-01283987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling Charge Accumulation from a Ferroelectric into a Doped Mott Insulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial multiferroic heterostructures for an electric control of magnetic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nano Letters, 15, pp.2533-2541. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b00104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503241v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007589v1</w:t>
+                <w:t xml:space="preserve">hal-03007574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric tunnel junctions for information storage and processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">High-performance ferroelectric memory based on fully patterned tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (5), pp.052909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4864100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007574v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoelectric Devices for Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.91-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7260,51 +7260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7362,1263 +7362,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
+                <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Boyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn401378t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02509391v1</w:t>
+                <w:t xml:space="preserve">hal-02509417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Electroresistance of Super-tetragonal BiFeO3-Based Ferroelectric Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Ferroelectric control of a Mott insulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroyuki Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bégon-Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, ACS Nano, 7, pp.5385-5390. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn401378t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep02834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509417v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanthbouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007631v1</w:t>
+                <w:t xml:space="preserve">hal-03007651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A ferroelectric memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanthbouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (10), pp.860-864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03007639v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Inside story of ferroelectric memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Barthélémy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bibes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 483 (7389), pp.279-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/483279a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007646v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state memories based on ferroelectric tunnel junctions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric and multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.Y. Tsymbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruverman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.101-104. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2), pp.138-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nnano.2011.213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2011.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007651v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
+                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valencia</w:t>
+                <w:t xml:space="preserve">Thomas Fix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Crassous</w:t>
+                <w:t xml:space="preserve">S.-Lata Sahonta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bocher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garcia</w:t>
+                <w:t xml:space="preserve">Judith Macmanus-Driscoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Moya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Blamire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (5), pp.1422-1426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007662v1</w:t>
+                <w:t xml:space="preserve">hal-03007666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">S. Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia March</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007658v1</w:t>
+                <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Dielectric Properties of SnTiO 3 , a Putative Ferroelectric</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Blamire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katia March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (5), pp.1422-1426. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cg200333q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007666v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric Control of Spin Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kronast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8669,90 +8669,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tunnel electroresistance with PbTiO3 ferroelectric tunnel barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vlooswijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8842,64 +8842,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bödefeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (21), </w:t>
@@ -8937,64 +8937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant tunnel electroresistance for non-destructive readout of ferroelectric states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fusil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bouzehouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9077,472 +9077,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02347661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance in granular magnetic tunnel junctions with Fe nanoparticles embedded in ZnSe semiconducting epilayer</w:t>
+                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. De Moraes</w:t>
+                <w:t xml:space="preserve">J. Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. K. Saul</w:t>
+                <w:t xml:space="preserve">L.B. Steren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. H. Mosca</w:t>
+                <w:t xml:space="preserve">A.H.V. Repetto Llamazares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Varalda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Schio</w:t>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2938071⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.032503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293140v1</w:t>
+                <w:t xml:space="preserve">hal-00343983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bibes</w:t>
+                <w:t xml:space="preserve">Magnetoresistance in granular magnetic tunnel junctions with Fe nanoparticles embedded in ZnSe semiconducting epilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. De Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vodungbo</w:t>
+                <w:t xml:space="preserve">C. K. Saul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">D. H. Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Demaille</w:t>
+                <w:t xml:space="preserve">J. Varalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (12), pp.123714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2938071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343975v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of the magnetostructural phase coexistence in MnAs epilayers at a very early stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Milano</w:t>
+                <w:t xml:space="preserve">Magnetic and structural properties of MnAs thin films on GaAs(111)B: Influence of the growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.B. Steren</w:t>
+                <w:t xml:space="preserve">B. Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.H.V. Repetto Llamazares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Garcia</w:t>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Dominique Demaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92, pp.032503. </w:t>
+              <w:t xml:space="preserve">, 2008, 92, pp.011905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2837178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2830012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343983v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a new layered magnesium zinc phosphate hydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Bensalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahieddine Yahiouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9601,51 +9601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biaxial strain in the hexagonal plane of MnAs thin films: The key to stabilize ferromagnetism to higher temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Sidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9748,51 +9748,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferromagnetic resonance study of MnAs/GaAs(111) thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. V. Repetto Llamazares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. B. Steren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9875,1107 +9875,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -M. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293050v1</w:t>
+                <w:t xml:space="preserve">hal-01293052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MnAs/GaAs/MnAs: Morphology and interfacial properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jm George</w:t>
+                <w:t xml:space="preserve">Magnetization reversal and anomalous dependence of the coercive field with temperature in MnAs epilayers grown on GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Steren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73 (3), pp.035308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035308⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 74 (14), pp.144402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.144402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293045v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">alpha-beta Phase transition in MnAs/GaAs(001) thin films: An optical spectroscopic investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">MnAs/GaAs/MnAs: Morphology and interfacial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+                <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Witkowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Marangolo</w:t>
+                <w:t xml:space="preserve">Jm George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74 (11), pp.115330. </w:t>
+              <w:t xml:space="preserve">, 2006, 73 (3), pp.035308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292984v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic measurement of spin-dependent resonant tunneling through a 3D disorder: The case of MnAs/GaAs/MnAs junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">alpha-beta Phase transition in MnAs/GaAs(001) thin films: An optical spectroscopic investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pluchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Witkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marangolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Eddrief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (24), pp.246802. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (11), pp.115330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.246802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.115330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293052v1</w:t>
+                <w:t xml:space="preserve">hal-01292984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spintronic with semiconductors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jm George</w:t>
+                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bibes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Elsen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Jaffres</w:t>
+                <w:t xml:space="preserve">Jl Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mattana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293057v1</w:t>
+                <w:t xml:space="preserve">hal-01293056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant tunneling magnetoresistance in MnAs/III-V/MnAs junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Spintronic with semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Mattana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.081303⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (9), pp.966-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2005.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293059v1</w:t>
+                <w:t xml:space="preserve">hal-01293057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity of Bulk CaC6.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Hérold</w:t>
+                <w:t xml:space="preserve">Resonant tunneling magnetoresistance in MnAs/III-V/MnAs junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. d'Astuto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ch. Bellin</w:t>
+                <w:t xml:space="preserve">Victor H. Etgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.087003⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (8), pp.081303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.081303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020221v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-dependent tunneling through high-k LaAlO3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Bibes</w:t>
+                <w:t xml:space="preserve">Superconductivity of Bulk CaC6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Maurice</w:t>
+                <w:t xml:space="preserve">C. Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Jacquet</w:t>
+                <w:t xml:space="preserve">M. d'Astuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Bouzehouane</w:t>
+                <w:t xml:space="preserve">Ch. Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 87 (21), pp.212501. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.087003/1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2132526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.087003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293056v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11147,51 +11147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures hybrides MnAs/GaAs : de la croissance aux propriétés de transport tunnel polarisé en spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11250,51 +11250,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferroelectric tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris-Sud, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11402,51 +11402,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05A85CA2"/>
+    <w:nsid w:val="1029EE72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11633,51 +11633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Strobelt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loebner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7230-8130" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127325093" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-9359-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600712v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Degezelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Strobelt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Loebner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mebarki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c24848" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05292708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ren&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Levchuk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelsamie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dufour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx1107" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282640v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krina Parmar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61867-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Burcea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202500266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517961v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramamoorthy Ramesh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Casanova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.96.015005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611919v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chaudron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Finco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0208996" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo C Vaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Ching Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Plombon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Young Choi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Groen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45868-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604964v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Marton" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-024-01890-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04678605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sando" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Appert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Paull" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Yasui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Bessas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maroutian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kinnary Patel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanthbouala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0143892" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Haykal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.3c02875" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04166824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Amdouni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Otoni&#269;ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Fusil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202301841" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489611v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chirac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tranchida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fusil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevresearch.5.043109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298208v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Gu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Juv&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laulh&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssny Bouyanfif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Vaudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi1160" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698069v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Chauleau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202101155" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656679v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Zhong" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.17.044051" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864972v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Salazar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Varotto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vergnaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c02448" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659802v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawan Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.187201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375819v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merbouche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Boventer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Haspot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garcia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ACSNANO.1C00499" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulouse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farokhipoor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carl&#224;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVMATERIALS.5.024404" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lachheb" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuxiang Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Wu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.5.024410" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aeschlimann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisolia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Santolino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varignon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choueikani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.5.014407" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909548v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Husanu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vistoli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verdi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sander" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0330-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Evans" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Meier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2019-0067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984525v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vistoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bibes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202000601" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Br&#233;hin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Trier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Vicente-Arche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hemme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul No&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.041002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chauleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Chirac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0516-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02536412v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjiao Han" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivasha Govinden" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000343" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552857v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Vicente Arche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Vaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2197-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haykal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Chauleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sando" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15501-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483177v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nahas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prokhorenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carretero" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1845-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Wang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Sander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blai C Casals" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0307-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02122830v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontcuberta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althammer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boschker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.03.312" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362696v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Xu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H C Paull" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R Burns" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113530" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02310230v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Appert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burns" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gallais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.104404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyn" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanthbouala" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girod" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barthelemy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5054747" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trastoy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.7.064015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel C Bibes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellaiche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.104104" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618401v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cervera" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trassinelli" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marangolo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065402" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabell Gross" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Javier Martinez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddem Chouaieb" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature23656" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288726v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Boyn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grollier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Lecerf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Locatelli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14736" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007377v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Bruno" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Girod" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201500245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-92N9Z8Q6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douglas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blouzon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Turner" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971311" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385275v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Tian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L Zhao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11502" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007385v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sando" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurong Yang" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bousquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10718" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503241v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien E. Rault" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavomir Nemsak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar K. Palsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b00104" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007560v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carr&#233;t&#233;ro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garcia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922769" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283987v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobo Tian" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Fang Chen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Lu Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Sun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18297" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007563v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.01.007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007574v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5289" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007589v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xavier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864100" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007578v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-070813-113315" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007585v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pailloux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bruno" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saidi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.104106" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Yamada" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401378t" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02509391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B&#233;gon-Lours" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02834" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007651v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2011.213" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Cherifi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3415" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007639v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/483279a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8B135141A7C9210B88FC91B9215E805466760C4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007646v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.Y. Tsymbal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruverman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2011.358" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007666v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-Lata Sahonta" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Macmanus-Driscoll" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blamire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200333q" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347727v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kronast" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1184028" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007673v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vlooswijk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3295700" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Copie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;defeld" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.216804" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347661v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enouz-Vedrenne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D Mathur" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08128" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-SWGDP8HQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milano" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B. Steren" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H.V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2837178" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293140v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. De Moraes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Saul" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Mosca" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varalda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schio" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2938071" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343975v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vodungbo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Demaille" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2830012" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007701v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bensalem" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahieddine Yahiouche" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2006.04.039" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RN42KT91-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Sidis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marangolo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.117205" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293143v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. V. Repetto Llamazares" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Steren" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2007.04.043" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBSN2FWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaffres" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. George" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.246802" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293050v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.144402" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293045v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Eddrief" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jaffres" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm George" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035308" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292984v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pluchery" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Witkowski" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.115330" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293056v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Maurice" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bouzehouane" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2132526" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293057v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elsen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mattana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2005.10.009" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J969ZSRZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293059v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.081303" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020221v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. H&#233;rold" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. d'Astuto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Bellin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.087003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232515v3" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau-Lanone" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Dimarcq" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ramos" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ronda" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00122726v3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03007520v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>